--- v0 (2025-11-25)
+++ v1 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="scuole" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1569">
   <si>
     <t>Scuola</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>CAP</t>
   </si>
   <si>
     <t>Città</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Ente gestore</t>
   </si>
   <si>
     <t>Strumenti</t>
   </si>
   <si>
     <t>Svolgimento lezioni individuali</t>
   </si>
   <si>
@@ -77,51 +77,51 @@
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Sito web</t>
   </si>
   <si>
     <t>"Giovanni Rinaldi"</t>
   </si>
   <si>
     <t>Via Regina Margherita 2/B</t>
   </si>
   <si>
     <t>42046</t>
   </si>
   <si>
     <t>Reggiolo</t>
   </si>
   <si>
     <t>Reggio nell'Emilia</t>
   </si>
   <si>
-    <t>Batteria, Canto, Chitarra, Clarinetto, Corno, Flauto traverso, Pianoforte, Sassofono, Tastiere, Tromba, Trombone</t>
+    <t>Batteria, Canto, Chitarra, Clarinetto, Corno, Fisarmonica, Flauto traverso, Pianoforte, Sassofono, Tastiere, Tromba, Trombone</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>info@musicareggiolo.it</t>
   </si>
   <si>
     <t>pec@pec.musicareggiolo.it</t>
   </si>
   <si>
     <t>https://www.facebook.com/scuolamusica.reggiolo</t>
   </si>
   <si>
     <t>Accademia 49 - Dance &amp; Music School</t>
   </si>
   <si>
     <t>via Don Giovanni Minzoni, 390</t>
   </si>
   <si>
     <t>47521</t>
   </si>
   <si>
     <t>Cesena</t>
   </si>
@@ -155,4701 +155,4605 @@
   <si>
     <t>Busseto</t>
   </si>
   <si>
     <t>Parma</t>
   </si>
   <si>
     <t>PARMA OPERART APS</t>
   </si>
   <si>
     <t>Altro</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>info@parmaoperart.com</t>
   </si>
   <si>
     <t>eddy.operart@pec.it</t>
   </si>
   <si>
     <t>https://www.parmaoperart.com/accademia-carlo-bergonzi</t>
   </si>
   <si>
-    <t>ACCADEMIA DELLA MUSICA DI PIACENZA</t>
-[...2 lines deleted...]
-    <t>Vicolo del Guazzo n 2</t>
+    <t>Accademia di musica Ars Nova Piacenza</t>
+  </si>
+  <si>
+    <t>Via Santa Franca 48</t>
   </si>
   <si>
     <t>29121</t>
   </si>
   <si>
     <t>Piacenza</t>
   </si>
   <si>
-    <t>Altro, Batteria, Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Tastiere, Violino, Violoncello</t>
-[...16 lines deleted...]
-  <si>
     <t>Canto, Chitarra, Pianoforte, Violino</t>
   </si>
   <si>
     <t>accademiarsnova@gmail.com</t>
   </si>
   <si>
     <t>arsnovapiacenza@legalmail.it</t>
   </si>
   <si>
     <t>http://acccademiaarsnova.wordpress.com/</t>
   </si>
   <si>
     <t>Accademia di Musica Moderna</t>
   </si>
   <si>
     <t>via Villafranca, 21</t>
   </si>
   <si>
     <t>41125</t>
   </si>
   <si>
     <t>Modena</t>
   </si>
   <si>
+    <t>Batteria, Canto, Chitarra, Pianoforte</t>
+  </si>
+  <si>
+    <t>amm.modena@gmail.com</t>
+  </si>
+  <si>
+    <t>ammmodena@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.accademiamusicamoderna.com/AmmModena/</t>
+  </si>
+  <si>
+    <t>Accademia di Pan</t>
+  </si>
+  <si>
+    <t>C.so Vittorio Veneto, 4</t>
+  </si>
+  <si>
+    <t>41018</t>
+  </si>
+  <si>
+    <t>San Cesario sul Panaro</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>accademiadipan@yahoo.it</t>
+  </si>
+  <si>
+    <t>flaviostagni@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/AccademiadiPan</t>
+  </si>
+  <si>
+    <t>Accademia Distretto della Musica</t>
+  </si>
+  <si>
+    <t>Largo Antonio Gramsci 3/4</t>
+  </si>
+  <si>
+    <t>47921</t>
+  </si>
+  <si>
+    <t>Rimini</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Pianoforte, Sassofono, Tastiere</t>
+  </si>
+  <si>
+    <t>segreteria@ddmv.it</t>
+  </si>
+  <si>
+    <t>presidente@pec.ddmv.it</t>
+  </si>
+  <si>
+    <t>https://www.ddmv.it</t>
+  </si>
+  <si>
+    <t>Accademia I MUSICI DI PARMA</t>
+  </si>
+  <si>
+    <t>VIALE GIANDOMENICO ROMAGNOSI N°7</t>
+  </si>
+  <si>
+    <t>43039</t>
+  </si>
+  <si>
+    <t>Salsomaggiore Terme</t>
+  </si>
+  <si>
+    <t>Fondazione I MUSICI DI PARMA - ETS</t>
+  </si>
+  <si>
+    <t>Pianoforte</t>
+  </si>
+  <si>
+    <t>segreteria@imusicidiparma.it</t>
+  </si>
+  <si>
+    <t>imusicidiparma@pec-legal.it</t>
+  </si>
+  <si>
+    <t>https://www.imusicidiparma.it/</t>
+  </si>
+  <si>
+    <t>Accademia Musicale Artefonia</t>
+  </si>
+  <si>
+    <t>Via Cupa 5</t>
+  </si>
+  <si>
+    <t>47826</t>
+  </si>
+  <si>
+    <t>Verucchio</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Flauto traverso, Percussioni, Pianoforte, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>associazioneartefonia@gmail.com</t>
+  </si>
+  <si>
+    <t>associazioneartefonia@poste-certificate.eu</t>
+  </si>
+  <si>
+    <t>https://associazioneartefonia.wordpress.com</t>
+  </si>
+  <si>
+    <t>Ad Musicam</t>
+  </si>
+  <si>
+    <t>Via Brunico 59</t>
+  </si>
+  <si>
+    <t>47522</t>
+  </si>
+  <si>
+    <t>Altro, Chitarra, Percussioni, Tastiere</t>
+  </si>
+  <si>
+    <t>admusicam@gmail.com</t>
+  </si>
+  <si>
+    <t>mariadelmar.pianist@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.admusicam.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adagioassai </t>
+  </si>
+  <si>
+    <t>Via Zara n.2</t>
+  </si>
+  <si>
+    <t>Adagioassai</t>
+  </si>
+  <si>
+    <t>Altro, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>info@adagioassai.it</t>
+  </si>
+  <si>
+    <t>adagioassai@pec-legal.it</t>
+  </si>
+  <si>
+    <t>https://adagioassai.it</t>
+  </si>
+  <si>
+    <t>Almamusica s.r.l.</t>
+  </si>
+  <si>
+    <t>via del Carrozzaio, 15</t>
+  </si>
+  <si>
+    <t>40138</t>
+  </si>
+  <si>
+    <t>Bologna</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Flauto traverso, Pianoforte, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>musica@almastudios.it</t>
+  </si>
+  <si>
+    <t>almamusica@sirbopec.org</t>
+  </si>
+  <si>
+    <t>https://www.alma-musica.it/</t>
+  </si>
+  <si>
+    <t>Amici del Progetto Musica</t>
+  </si>
+  <si>
+    <t>Via de Fogliani 19</t>
+  </si>
+  <si>
+    <t>41124</t>
+  </si>
+  <si>
+    <t>Arpa, Chitarra, Pianoforte, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>segreteria.adpm@gmail.com</t>
+  </si>
+  <si>
+    <t>segreteria.adpm@pec.com</t>
+  </si>
+  <si>
+    <t>https://www.amicidelprogettomusica.com</t>
+  </si>
+  <si>
+    <t>AMICI DELLA MUSICA DI BOLOGNA SEZIONE DI SPILAMBERTO APS</t>
+  </si>
+  <si>
+    <t>VIA PONTE MARIANNA 35</t>
+  </si>
+  <si>
+    <t>41057</t>
+  </si>
+  <si>
+    <t>Spilamberto</t>
+  </si>
+  <si>
+    <t>scuoladupre@gmail.com</t>
+  </si>
+  <si>
+    <t>lcms@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://it-it.facebook.com/lcmsspilamberto/page map</t>
+  </si>
+  <si>
+    <t>AMICI PER LA MUSICA - "Trinity Musical School"</t>
+  </si>
+  <si>
+    <t>piazza Mazzini, 13 e 14 - località Ro</t>
+  </si>
+  <si>
+    <t>44033</t>
+  </si>
+  <si>
+    <t>Riva del Po</t>
+  </si>
+  <si>
+    <t>Ferrara</t>
+  </si>
+  <si>
+    <t>AMICI PER LA MUSICA APS</t>
+  </si>
+  <si>
+    <t>Chitarra, Clarinetto, Percussioni, Pianoforte, Sassofono, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>amiciperlamusica.ferrara@gmil.com</t>
+  </si>
+  <si>
+    <t>amiciperlamusica.ferrara@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.amiciperlamusica.org - https://www.trinitymusicalschool.net</t>
+  </si>
+  <si>
+    <t>Appennino Sound</t>
+  </si>
+  <si>
+    <t>Via G. Pepoli 1</t>
+  </si>
+  <si>
+    <t>40035</t>
+  </si>
+  <si>
+    <t>Castiglione dei Pepoli</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Pianoforte</t>
+  </si>
+  <si>
+    <t>info@appenninosound.com</t>
+  </si>
+  <si>
+    <t>appenninosound@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.appenninosound.com</t>
+  </si>
+  <si>
+    <t>ARCI SOLIERA APS E SD</t>
+  </si>
+  <si>
+    <t>via e.berlinguer, 201</t>
+  </si>
+  <si>
+    <t>41019</t>
+  </si>
+  <si>
+    <t>Soliera</t>
+  </si>
+  <si>
+    <t>Bassotuba, Batteria, Canto, Chitarra, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>arci.soliera@libero.it</t>
+  </si>
+  <si>
+    <t>arcisoliera@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.arcisoliera.com</t>
+  </si>
+  <si>
+    <t>Arcopolis</t>
+  </si>
+  <si>
+    <t>Via Papini 28</t>
+  </si>
+  <si>
+    <t>40128</t>
+  </si>
+  <si>
+    <t>Altro, Chitarra, Clarinetto, Pianoforte, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@arcopolis.net</t>
+  </si>
+  <si>
+    <t>arcopolis@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.arcopolis.net</t>
+  </si>
+  <si>
+    <t>Armonie A.p.s.</t>
+  </si>
+  <si>
+    <t>Via Turati 13</t>
+  </si>
+  <si>
+    <t>40012</t>
+  </si>
+  <si>
+    <t>Calderara di Reno</t>
+  </si>
+  <si>
+    <t>armonie.associazioneculturale@gmail.com</t>
+  </si>
+  <si>
+    <t>armonie.associazioneculturale@pec.it</t>
+  </si>
+  <si>
+    <t>https://armoniecalderara.wixsite.com/scuoladimusica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arti e Suoni  Scuola di Musica </t>
+  </si>
+  <si>
+    <t xml:space="preserve">in via XXIV Maggio n.7 </t>
+  </si>
+  <si>
+    <t>43058</t>
+  </si>
+  <si>
+    <t>Sorbolo Mezzani</t>
+  </si>
+  <si>
+    <t>G.A.S.Global Art Service</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>info@artiesuoni.com</t>
+  </si>
+  <si>
+    <t>artiesuoni@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.artiesuoni.com</t>
+  </si>
+  <si>
+    <t>Artistation</t>
+  </si>
+  <si>
+    <t>Via Silvio Pellico 16</t>
+  </si>
+  <si>
+    <t>48018</t>
+  </si>
+  <si>
+    <t>Faenza</t>
+  </si>
+  <si>
+    <t>Ravenna</t>
+  </si>
+  <si>
+    <t>ANCE, ARCHI, CANTO/MICROFONI, CHITARRA, OTTONI, PERCUSSIONI, PIANOFORTE</t>
+  </si>
+  <si>
+    <t>info@artistation.it</t>
+  </si>
+  <si>
+    <t>artistation@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.artistation.it</t>
+  </si>
+  <si>
+    <t>Ass. Liceo Musicale E. Pinza</t>
+  </si>
+  <si>
+    <t>via S. Cavina 9y</t>
+  </si>
+  <si>
+    <t>48123</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>liceomusicalepinza@gmail.com</t>
+  </si>
+  <si>
+    <t>liceomusicalepinza@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.liceomusicalepinza.it</t>
+  </si>
+  <si>
+    <t>Ass. Musicale “Arianna Alberighi” scuola di musica - filarmonica di Tresigallo</t>
+  </si>
+  <si>
+    <t>Via Gramsci 2</t>
+  </si>
+  <si>
+    <t>44039</t>
+  </si>
+  <si>
+    <t>Tresignana</t>
+  </si>
+  <si>
+    <t>ASS.NE MUSICALE ARIANNA ALBERIHI - SCUOLA DI MUSICA DI TRESIGALLO - FILARMONICA DI TRESIGALLO</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>info@filarmonicatresigallo.it</t>
+  </si>
+  <si>
+    <t>filarmonicatresigallo@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.filarmonicatresigallo.it/</t>
+  </si>
+  <si>
+    <t>Ass. Scuola Musicale Dante Alighieri di Bertinoro APS</t>
+  </si>
+  <si>
+    <t>Via Colombarone 325</t>
+  </si>
+  <si>
+    <t>47032</t>
+  </si>
+  <si>
+    <t>Bertinoro</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Corno, Flauto traverso, Percussioni, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info.bertinoromusica@gmail.com</t>
+  </si>
+  <si>
+    <t>bertinoromusica@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.bertinoromusica.it/</t>
+  </si>
+  <si>
+    <t>Ass.Banda città di Santarcangelo</t>
+  </si>
+  <si>
+    <t>via A.Costa 30</t>
+  </si>
+  <si>
+    <t>47822</t>
+  </si>
+  <si>
+    <t>Santarcangelo di Romagna</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>scuoladimusicagiuliofaini@gmail.com</t>
+  </si>
+  <si>
+    <t>fflisi@pec.giuffre.it</t>
+  </si>
+  <si>
+    <t>https://scuolagiuliofaini.it/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSOCIAZIONE  OFFICINA MUSICALE PARMENSE  </t>
+  </si>
+  <si>
+    <t>Via trento</t>
+  </si>
+  <si>
+    <t>43122</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> associazione OFFICINA MUSICALE PARMENSE </t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Pianoforte</t>
+  </si>
+  <si>
+    <t>nestore@studioabbati.com</t>
+  </si>
+  <si>
+    <t>OFFICINAMUSICALEPARMENSE@PEC.IT</t>
+  </si>
+  <si>
+    <t>https://www.officinamusicaleparmense.it/index.html</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE  RESONANCE</t>
+  </si>
+  <si>
+    <t>VIA EUROPA 106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSOCIAZIONE  RESONANCE </t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>info@associazioneresonance.com</t>
+  </si>
+  <si>
+    <t>associazioneresonance@pec.net</t>
+  </si>
+  <si>
+    <t>http://www.associazioneresonance.com</t>
+  </si>
+  <si>
+    <t>Associazione Amici della Musica di San Mauro Pascoli-Aps</t>
+  </si>
+  <si>
+    <t>Via Don Minzoni, 1</t>
+  </si>
+  <si>
+    <t>47030</t>
+  </si>
+  <si>
+    <t>San Mauro Pascoli</t>
+  </si>
+  <si>
+    <t>Altro, Bassotuba, Batteria, Canto, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>amicidellamusica.smp@gmail.com</t>
+  </si>
+  <si>
+    <t>amicidellamusica-smp@pec.it</t>
+  </si>
+  <si>
+    <t>http://amicidellamusica-sanmauropascoli.blogspot.com</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE BANDA FILARMONICA LUDOVICO ARIOSTO - CITTA' DI FERRARA</t>
+  </si>
+  <si>
+    <t>VIA BOLOGNA 403</t>
+  </si>
+  <si>
+    <t>44124</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tastiere, Tromba, Viola</t>
+  </si>
+  <si>
+    <t>bandadiferrara@gmail.com</t>
+  </si>
+  <si>
+    <t>bandadiferrara@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.bandaludovicoariosto.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associazione Bandistica "G.VERDI" </t>
+  </si>
+  <si>
+    <t>Piazza IV Novembre 7</t>
+  </si>
+  <si>
+    <t>Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>segreteria@bandaverdibusseto.it</t>
+  </si>
+  <si>
+    <t>bandaverdibusseto@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.bandaverdibusseto.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE CENTRO STUDI MUSICALI ITALO CAIMMI APS</t>
+  </si>
+  <si>
+    <t>VIA DE AMICIS N. 38</t>
+  </si>
+  <si>
+    <t>47042</t>
+  </si>
+  <si>
+    <t>Cesenatico</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Flauto dolce, Flauto traverso, Percussioni, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@scuolacaimmi.com</t>
+  </si>
+  <si>
+    <t>scuolacaimmi@pec.arcier.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolacaimmi.com</t>
+  </si>
+  <si>
+    <t>Associazione culturale musicale Artemusica</t>
+  </si>
+  <si>
+    <t>Via Jacopo da Pecorara n.°8</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Pianoforte, Sassofono</t>
+  </si>
+  <si>
+    <t>info@artemusica.pc.it</t>
+  </si>
+  <si>
+    <t>artemusica@pec-legal.it</t>
+  </si>
+  <si>
+    <t>http://www.artemusica.pc.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE CULTURALE MUSICAMICA APS</t>
+  </si>
+  <si>
+    <t>P.LE MONTRY 3</t>
+  </si>
+  <si>
+    <t>42040</t>
+  </si>
+  <si>
+    <t>Campegine</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Tastiere, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>info@associazionemusicamica.org</t>
+  </si>
+  <si>
+    <t>musicamica@cenaspec.it</t>
+  </si>
+  <si>
+    <t>https://associazionemusicamica.org</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE DI PROMOZIONE SOCIALE L'OTTAVA NOTA</t>
+  </si>
+  <si>
+    <t>CORSO GARIBALDI 55</t>
+  </si>
+  <si>
+    <t>48011</t>
+  </si>
+  <si>
+    <t>Alfonsine</t>
+  </si>
+  <si>
+    <t>associazione8nota@gmail.com</t>
+  </si>
+  <si>
+    <t>aps8nota@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/lottavanota.laboratoridialfonsine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associazione Diapason Progetti Musicali </t>
+  </si>
+  <si>
+    <t>Via Marconi 4</t>
+  </si>
+  <si>
+    <t>40054</t>
+  </si>
+  <si>
+    <t>Budrio</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Flauto traverso, Ocarina, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>info@diapason.bo.it</t>
+  </si>
+  <si>
+    <t>pec@pec.diapason.bo.it</t>
+  </si>
+  <si>
+    <t>https://www.diapason.bo.it/scuolamusica/</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE DOREMIUSIC APS</t>
+  </si>
+  <si>
+    <t>Via Provesi 41 - Scuderi Musicali Villa Pallavicino</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>giuliana.alle@gmail.com</t>
+  </si>
+  <si>
+    <t>doremiusic@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.doremiusic.com/</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE EUTERPE</t>
+  </si>
+  <si>
+    <t>via Togliatti,5</t>
+  </si>
+  <si>
+    <t>42048</t>
+  </si>
+  <si>
+    <t>Rubiera</t>
+  </si>
+  <si>
+    <t>Arpa, Batteria, Chitarra, Clarinetto, Pianoforte, Sassofono, Tromba, Trombone, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>doremiscuola@gmail.com</t>
+  </si>
+  <si>
+    <t>euterpe.re@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.euterpe.re.it/</t>
+  </si>
+  <si>
+    <t>Associazione I SUONI IN TASCA</t>
+  </si>
+  <si>
+    <t>Via Petrosa 205</t>
+  </si>
+  <si>
+    <t>48125</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Pianoforte</t>
+  </si>
+  <si>
+    <t>info@isuonintasca.it</t>
+  </si>
+  <si>
+    <t>isuonintasca@mail-certificata.org</t>
+  </si>
+  <si>
+    <t>https://www.isuonintasca.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE JAM SESSION APS</t>
+  </si>
+  <si>
+    <t>VIA AZZURRA 56</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tastiere, Tromba, Trombone, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@assjamsession.it</t>
+  </si>
+  <si>
+    <t>ass.jamsession@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.assjamsession.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE JAZZ'ON PARMA ORCHESTA ETS</t>
+  </si>
+  <si>
+    <t>VIA LEONARDO SCIASCIA, 4/A</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Pianoforte, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>info@jazzonparmaorchestra.it</t>
+  </si>
+  <si>
+    <t>JPO@PEC.IT</t>
+  </si>
+  <si>
+    <t>http://WWW.JAZZONPARMAORCHESTRA.IT</t>
+  </si>
+  <si>
+    <t>Associazione LIVE MUSIC SCHOOL</t>
+  </si>
+  <si>
+    <t>via Genova 26</t>
+  </si>
+  <si>
+    <t>40018</t>
+  </si>
+  <si>
+    <t>San Pietro in Casale</t>
+  </si>
+  <si>
+    <t>Chitarra, Percussioni, Pianoforte</t>
+  </si>
+  <si>
+    <t>info@livemusicschool.com</t>
+  </si>
+  <si>
+    <t>info.livemusicschool@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.livemusicschool.com</t>
+  </si>
+  <si>
+    <t>Associazione Messaggio musicale Federico Mariotti</t>
+  </si>
+  <si>
+    <t>Via Baldraccani n. 43/a</t>
+  </si>
+  <si>
+    <t>47121</t>
+  </si>
+  <si>
+    <t>Forlì</t>
+  </si>
+  <si>
+    <t>Arpa, Batteria, Canto, Chitarra, Clarinetto, Fisarmonica, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@scuolamariotti.it</t>
+  </si>
+  <si>
+    <t>scuolamariotti@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.scuolamariotti.it</t>
+  </si>
+  <si>
+    <t>Associazione Musicale "Antonio Contarini"</t>
+  </si>
+  <si>
+    <t>Via Aurelio Saffi, 4</t>
+  </si>
+  <si>
+    <t>48026</t>
+  </si>
+  <si>
+    <t>Russi</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>segreteria@scuolamusicarussi.it</t>
+  </si>
+  <si>
+    <t>associazione.contarini@legalmail.it</t>
+  </si>
+  <si>
+    <t>http://www.scuolamusicarussi.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE MUSICALE "C.ROVERONI" - APS</t>
+  </si>
+  <si>
+    <t>via Giovanni XXIII, 54</t>
+  </si>
+  <si>
+    <t>47018</t>
+  </si>
+  <si>
+    <t>Santa Sofia</t>
+  </si>
+  <si>
+    <t>Altro, Clarinetto, Flauto traverso, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>associazioneroveroni@gmail.com</t>
+  </si>
+  <si>
+    <t>associazioneroveroni@cert.cna.it</t>
+  </si>
+  <si>
+    <t>http://www.associazioneroveroni.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE MUSICALE "L. VAROLI" ETS</t>
+  </si>
+  <si>
+    <t>Scuola di Musica "A. Masironi" via Pascoli 1</t>
+  </si>
+  <si>
+    <t>48013</t>
+  </si>
+  <si>
+    <t>Brisighella</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE MUSICALE "L. VAROLI"ETS</t>
+  </si>
+  <si>
+    <t>scuola@associazionevaroli.it</t>
+  </si>
+  <si>
+    <t>associazionevaroli@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.associazionevaroli.it</t>
+  </si>
+  <si>
+    <t>Associazione musicale Banda Città di Rimini</t>
+  </si>
+  <si>
+    <t>Via Maria Gaetana Agnesi, 2/b</t>
+  </si>
+  <si>
+    <t>47923</t>
+  </si>
+  <si>
+    <t>Tromba</t>
+  </si>
+  <si>
+    <t>bandacittadirimini@gmail.com</t>
+  </si>
+  <si>
+    <t>bandacittadirimini@pec.it</t>
+  </si>
+  <si>
+    <t>www.bandacittadirimini.it</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Corpo Bandistico Città di Gambettola APS</t>
+  </si>
+  <si>
+    <t>Via Giuseppe Garibardi, 8</t>
+  </si>
+  <si>
+    <t>47035</t>
+  </si>
+  <si>
+    <t>Gambettola</t>
+  </si>
+  <si>
+    <t>Clarinetto, Percussioni, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>antoniobaldo51@gmail.com</t>
+  </si>
+  <si>
+    <t>bandadigambettola@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.bandadigambettola.it/</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Crazysound</t>
+  </si>
+  <si>
+    <t>Piazza Nuova Podenzano</t>
+  </si>
+  <si>
+    <t>29027</t>
+  </si>
+  <si>
+    <t>Podenzano</t>
+  </si>
+  <si>
+    <t>Basso, Batteria, Chitarra, Tastiera</t>
+  </si>
+  <si>
+    <t>crazysoundstaff@gmail.com</t>
+  </si>
+  <si>
+    <t>crazysound@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.crazysoundpodenzano.com/</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Doremi</t>
+  </si>
+  <si>
+    <t>Via Togliatti 2</t>
+  </si>
+  <si>
+    <t>48012</t>
+  </si>
+  <si>
+    <t>Bagnacavallo</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>associazionemusicaledoremi@gmail.com</t>
+  </si>
+  <si>
+    <t>associazionemusicaledoremi@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.associazionedoremi.altervista.org</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Dozzese APS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piazza libertà 3 </t>
+  </si>
+  <si>
+    <t>40060</t>
+  </si>
+  <si>
+    <t>Dozza</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Percussioni, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>associazionemusicaledozzese@gmail.com</t>
+  </si>
+  <si>
+    <t>associazionemusicaledozzese@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.cantinarmonica.it</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE MUSICALE LEONARD BERNSTEIN</t>
+  </si>
+  <si>
+    <t>Via Della Pace 17</t>
+  </si>
+  <si>
+    <t>40010</t>
+  </si>
+  <si>
+    <t>Sala Bolognese</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Canto, Clarinetto, Flauto traverso, Percussioni, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>associazionebernsteinsgp@gmail.com</t>
+  </si>
+  <si>
+    <t>associazionebernsteinsgp@pec.buffetti.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolabernstein.it</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Palestrina</t>
+  </si>
+  <si>
+    <t>Corso Matteotti,56</t>
+  </si>
+  <si>
+    <t>29015</t>
+  </si>
+  <si>
+    <t>Castel San Giovanni</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>istitutopalestrina@alice.it</t>
+  </si>
+  <si>
+    <t>istitutomusicalepalestrina@pec.it</t>
+  </si>
+  <si>
+    <t>http://istitutomusicalepalestrina.it</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Prime Note</t>
+  </si>
+  <si>
+    <t>Via Trotti Mosti, 34</t>
+  </si>
+  <si>
+    <t>44122</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>info@primenote.it</t>
+  </si>
+  <si>
+    <t>antonio.pedoto@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.primenote.it/</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE PROFESSIONAL MUSIC INSTITUTE PMI</t>
+  </si>
+  <si>
+    <t>VIA RODANO 13</t>
+  </si>
+  <si>
+    <t>42124</t>
+  </si>
+  <si>
     <t>Batteria, Chitarra, Pianoforte</t>
   </si>
   <si>
-    <t>amm.modena@gmail.com</t>
-[...35 lines deleted...]
-    <t>Via Cesare Battisti 16</t>
+    <t>professionalmusicinstitute2012@gmail.com</t>
+  </si>
+  <si>
+    <t>pmi@arubapec.it</t>
+  </si>
+  <si>
+    <t>http://www.professionalmusicinstitute.com/</t>
+  </si>
+  <si>
+    <t>Associazione Scuola di Musica Popolare</t>
+  </si>
+  <si>
+    <t>Piazza Fratti 6</t>
+  </si>
+  <si>
+    <t>47034</t>
+  </si>
+  <si>
+    <t>Forlimpopoli</t>
+  </si>
+  <si>
+    <t>Nyckelharpa/Viola d'amore a chiavi</t>
+  </si>
+  <si>
+    <t>smp@musicapopolare.net</t>
+  </si>
+  <si>
+    <t>musicapopolare@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.musicapopolare.net</t>
+  </si>
+  <si>
+    <t>Audio Engine Music</t>
+  </si>
+  <si>
+    <t>Via IV Novembre 11</t>
+  </si>
+  <si>
+    <t>44042</t>
+  </si>
+  <si>
+    <t>Cento</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Percussioni, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>amministrazione@audioenginemusic.com</t>
+  </si>
+  <si>
+    <t>aem@pec.audioenginemusic.com</t>
+  </si>
+  <si>
+    <t>https://www.audioenginemusic.com</t>
+  </si>
+  <si>
+    <t>Audioline Music Village - Aps</t>
+  </si>
+  <si>
+    <t>Via IV Novembre - 12/4</t>
+  </si>
+  <si>
+    <t>40033</t>
+  </si>
+  <si>
+    <t>Casalecchio di Reno</t>
+  </si>
+  <si>
+    <t>musicvillage@audioline.it</t>
+  </si>
+  <si>
+    <t>audiolinemusicaps@ancpec.org</t>
+  </si>
+  <si>
+    <t>https://www.audioline-scuoladimusica.it/</t>
+  </si>
+  <si>
+    <t>Auxing Scuola di Musica Bondeno</t>
+  </si>
+  <si>
+    <t>via Vittorio Veneto 30</t>
+  </si>
+  <si>
+    <t>44012</t>
+  </si>
+  <si>
+    <t>Bondeno</t>
+  </si>
+  <si>
+    <t>Theremin</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Flauto traverso, Pianoforte, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>segreteria@scuoladimusicabondeno.it</t>
+  </si>
+  <si>
+    <t>theremin@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.scuoladimusicabondeno.it</t>
+  </si>
+  <si>
+    <t>Banda Bignardi</t>
+  </si>
+  <si>
+    <t>Piazza Dante 1</t>
+  </si>
+  <si>
+    <t>40050</t>
+  </si>
+  <si>
+    <t>Loiano</t>
+  </si>
+  <si>
+    <t>Altro, Clarinetto, Corno francese, Flauto traverso, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>banda@bandabignardi.it</t>
+  </si>
+  <si>
+    <t>bandabignardi@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://bandabignardi.it/</t>
+  </si>
+  <si>
+    <t>Banda Filarmonica Comunale Primo Carlini di Malalbergo - APS</t>
+  </si>
+  <si>
+    <t>Via Nazionale, 449</t>
+  </si>
+  <si>
+    <t>40051</t>
+  </si>
+  <si>
+    <t>Malalbergo</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tastiere, Tromba</t>
+  </si>
+  <si>
+    <t>info@bandaprimocarlini.it</t>
+  </si>
+  <si>
+    <t>bandaprimocarlini@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.bandaprimocarlini.it/</t>
+  </si>
+  <si>
+    <t>Banda Municipale di Medicina APS</t>
+  </si>
+  <si>
+    <t>Via Mazzini 1</t>
+  </si>
+  <si>
+    <t>40059</t>
+  </si>
+  <si>
+    <t>Medicina</t>
+  </si>
+  <si>
+    <t>Bassotuba, Clarinetto, Corno, Flauto traverso, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>bandadimedicina@gmail.com</t>
+  </si>
+  <si>
+    <t>bandadimedicina@pec.it</t>
+  </si>
+  <si>
+    <t>http://bandamedicina.altervista.org</t>
+  </si>
+  <si>
+    <t>Banda Musicale Città di Imola APS</t>
+  </si>
+  <si>
+    <t>Via Fratelli Bandiera, 19</t>
+  </si>
+  <si>
+    <t>40026</t>
+  </si>
+  <si>
+    <t>Imola</t>
+  </si>
+  <si>
+    <t>Bassotuba, Clarinetto, Flauto traverso, Percussioni, Sassofono, Trombone</t>
+  </si>
+  <si>
+    <t>presidenza@bandamusicaleimola.it</t>
+  </si>
+  <si>
+    <t>presidenza@pec.bandamusicaleimola.it</t>
+  </si>
+  <si>
+    <t>https://www.bandamusicaleimola.it/</t>
+  </si>
+  <si>
+    <t>Banda Musicale Città di Verucchio</t>
+  </si>
+  <si>
+    <t>via San Francesco 7</t>
+  </si>
+  <si>
+    <t>Arpa, Percussioni, Sassofono</t>
+  </si>
+  <si>
+    <t>bandaverucchio@gmail.com</t>
+  </si>
+  <si>
+    <t>bandaverucchio@pec.it</t>
+  </si>
+  <si>
+    <t>https://bandaverucchio.wixsite.com/bandaverucchio</t>
+  </si>
+  <si>
+    <t>BIM Music Academy</t>
+  </si>
+  <si>
+    <t>Via XXIII Settembre 1845 n.112</t>
+  </si>
+  <si>
+    <t>Associazione Quattro Quarti - aps</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Pianoforte, Sassofono, Tastiere, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>bimmusicacademy@gmail.com</t>
+  </si>
+  <si>
+    <t>bimmusicacademy@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.bimmusicacademy.com</t>
+  </si>
+  <si>
+    <t>BRUNO LUGLI ORCHESTRA</t>
+  </si>
+  <si>
+    <t>Via Enrico Berlinguer, 201</t>
+  </si>
+  <si>
+    <t>Batteria, Clarinetto, Flauto traverso, Percussioni, Sassofono</t>
+  </si>
+  <si>
+    <t>bandabrunolugli@gmail.com</t>
+  </si>
+  <si>
+    <t>banda.soliera@pec.it</t>
+  </si>
+  <si>
+    <t>www.bandasoliera.it</t>
+  </si>
+  <si>
+    <t>C.E.M.I. Rimini ( Centro di Educazione Musicale Infantile)</t>
+  </si>
+  <si>
+    <t>Via Dario Campana 65</t>
+  </si>
+  <si>
+    <t>47922</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Flauto traverso, Pianoforte, Sassofono, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>cemisuzukirimini@gmail.com</t>
+  </si>
+  <si>
+    <t>cemi@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.cemirimini.it/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cem Lira - Musa </t>
+  </si>
+  <si>
+    <t>via Torrente Termina 3/B</t>
+  </si>
+  <si>
+    <t>43124</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>direzione@cemlira.it</t>
+  </si>
+  <si>
+    <t>musa@pec.cemlira.it</t>
+  </si>
+  <si>
+    <t>http://www.cemlira.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cemi Bologna </t>
+  </si>
+  <si>
+    <t>via San Donnino n.4</t>
+  </si>
+  <si>
+    <t>40127</t>
+  </si>
+  <si>
+    <t>CEMI Bologna</t>
+  </si>
+  <si>
+    <t>Altro, Chitarra, Flauto traverso, Pianoforte, Sassofono, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>amministrazione@cemi.bologna.it</t>
+  </si>
+  <si>
+    <t>cemibo-coop@pec.confcooperative.it</t>
+  </si>
+  <si>
+    <t>https://www.cemi.bologna.it/</t>
+  </si>
+  <si>
+    <t>Centro Culturale Anzolese</t>
+  </si>
+  <si>
+    <t>Via XXV Aprile, 8</t>
+  </si>
+  <si>
+    <t>40011</t>
+  </si>
+  <si>
+    <t>Anzola dell'Emilia</t>
+  </si>
+  <si>
+    <t>info@centroculturaleanzolese.com</t>
+  </si>
+  <si>
+    <t>centroculturaleanzolese@pec.it</t>
+  </si>
+  <si>
+    <t>https://centroculturaleanzolese.com</t>
+  </si>
+  <si>
+    <t>Centro di formazione professionale Nazareno</t>
+  </si>
+  <si>
+    <t>via Bollitora Interna, 134</t>
+  </si>
+  <si>
+    <t>41012</t>
+  </si>
+  <si>
+    <t>Carpi</t>
+  </si>
+  <si>
+    <t>Centro di formazione musicale Nazareno</t>
+  </si>
+  <si>
+    <t>chitarre moderne , percussioni</t>
+  </si>
+  <si>
+    <t>info@nazareno.it</t>
+  </si>
+  <si>
+    <t>cfpnazareno@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.nazareno.it</t>
+  </si>
+  <si>
+    <t>Centro Mousikè</t>
+  </si>
+  <si>
+    <t>via Lago di Como 27/a</t>
+  </si>
+  <si>
+    <t>48124</t>
+  </si>
+  <si>
+    <t>Chitarra, Percussioni, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>info@centromousike.com</t>
+  </si>
+  <si>
+    <t>centromousikeaps@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.centromousike.com</t>
+  </si>
+  <si>
+    <t>CENTRO MUICALE PRELUDIO</t>
+  </si>
+  <si>
+    <t>Via Porrettana n. 1/2 c/o Centro Giovanile Meloncello</t>
+  </si>
+  <si>
+    <t>40135</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>segreteria@preludio.org</t>
+  </si>
+  <si>
+    <t>centromusicale.preludio@pec.buffetti.it</t>
+  </si>
+  <si>
+    <t>www.preludio.org</t>
+  </si>
+  <si>
+    <t>CENTRO MUSICALE A.VIVALDI</t>
+  </si>
+  <si>
+    <t>via Don Lorenzo Milani 12</t>
+  </si>
+  <si>
+    <t>47843</t>
+  </si>
+  <si>
+    <t>Misano Adriatico</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Flauto traverso, Pianoforte, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>vivaldiscuoladimusica@gmail.com</t>
+  </si>
+  <si>
+    <t>centromusicalevivaldi@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/centromusicalevivaldi/?locale=it_IT</t>
+  </si>
+  <si>
+    <t>CHIAVI D'ASCOLTO</t>
+  </si>
+  <si>
+    <t>Via Lodovico Berti 2/9</t>
+  </si>
+  <si>
+    <t>40133</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE CHIAVI D'ASCOLTO APS</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Flauto traverso, Pianoforte, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>scuola@chiavidascolto.org</t>
+  </si>
+  <si>
+    <t>chiavidascolto.aps@ftpec.it</t>
+  </si>
+  <si>
+    <t>www.chiavidascolto.org</t>
+  </si>
+  <si>
+    <t>Chorus Institute Of Musical Arts</t>
+  </si>
+  <si>
+    <t>Via San Giorgio 2747</t>
+  </si>
+  <si>
+    <t>Associazione Musicale Chorus APS</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tromba, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@chorusioma.com</t>
+  </si>
+  <si>
+    <t>commerciale@pec.chorusioma.com</t>
+  </si>
+  <si>
+    <t>http://lnx.chorusioma.com</t>
+  </si>
+  <si>
+    <t>Circolo Culturale Solaris APS</t>
+  </si>
+  <si>
+    <t>Via XVIII Aprile 2/B</t>
+  </si>
+  <si>
+    <t>44011</t>
+  </si>
+  <si>
+    <t>Argenta</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Flauto dritto, Percussioni, Pianoforte, Sassofono, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>circoloculturalesolaris@gmail.com</t>
+  </si>
+  <si>
+    <t>circoloculturalesolaris@pec.it</t>
+  </si>
+  <si>
+    <t>https://circoloculturalesolaris.wordpress.com</t>
+  </si>
+  <si>
+    <t>Circolo di cultura musicale Orchestra a plettro Gino Neri</t>
+  </si>
+  <si>
+    <t>via Darsena 57</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Canto, Chitarra, Percussioni, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>infoscuola@orchestraginoneri.it</t>
+  </si>
+  <si>
+    <t>orchestraginoneri@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.orchestraginoneri.it/</t>
+  </si>
+  <si>
+    <t>Circolo Girolamo Frescobaldi APS</t>
+  </si>
+  <si>
+    <t>via Foro Boario 87</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>admfrescobaldi@gmail.com</t>
+  </si>
+  <si>
+    <t>circolofrescobaldi@pec.it</t>
+  </si>
+  <si>
+    <t>www. circolofrescobaldi.info</t>
+  </si>
+  <si>
+    <t>CIRCOLO MUSICALE BONONCINI</t>
+  </si>
+  <si>
+    <t>Via Selmi, 2</t>
+  </si>
+  <si>
+    <t>41058</t>
+  </si>
+  <si>
+    <t>Vignola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIRCOLO MUSICALE BONONCINI </t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Chitarra, Flauto traverso, Pianoforte, Sassofono, Tastiere, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>gbononcini@gmail.com</t>
+  </si>
+  <si>
+    <t>circolomusicalebononcini@pec.it</t>
+  </si>
+  <si>
+    <t>https://circolobononcini.it/</t>
+  </si>
+  <si>
+    <t>CIRCOLO MUSICALE VAROS ZAMBONI APS</t>
+  </si>
+  <si>
+    <t>VIA COSME' TURA 24/26</t>
+  </si>
+  <si>
+    <t>44034</t>
+  </si>
+  <si>
+    <t>Copparo</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>circolomusicalevaroszamboni@gmail.com</t>
+  </si>
+  <si>
+    <t>circolomusicalevaroszamboni@PEC.IT</t>
+  </si>
+  <si>
+    <t>https://www.scuolamusicacopparo.it/</t>
+  </si>
+  <si>
+    <t>Circolo Pievese di Musica Moderna</t>
+  </si>
+  <si>
+    <t>Via Mastellari, 4/A</t>
+  </si>
+  <si>
+    <t>40066</t>
+  </si>
+  <si>
+    <t>Pieve di Cento</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Flauto traverso, Pianoforte, Tastiere, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>cpmmmusicapieve@gmail.com</t>
+  </si>
+  <si>
+    <t>CPMM.pieve@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.cpmmmusicapieve.it</t>
+  </si>
+  <si>
+    <t>Civica Scuola di Musica Comacchio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via della Peschieria,2 </t>
+  </si>
+  <si>
+    <t>44022</t>
+  </si>
+  <si>
+    <t>Comacchio</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Flauto traverso, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>segreteria@scuoladimusicacomacchio.it</t>
+  </si>
+  <si>
+    <t>https://www.scuoladimusicacomacchio.it</t>
+  </si>
+  <si>
+    <t>COMPLESSO BANDISTICO FORNOVESE "ETTORE ZUFFARDI" APS</t>
+  </si>
+  <si>
+    <t>VIA GIUSEPPE DI VITTORIO N. 5</t>
+  </si>
+  <si>
+    <t>43045</t>
+  </si>
+  <si>
+    <t>Fornovo di Taro</t>
+  </si>
+  <si>
+    <t>Clarinetto, Flauto traverso, Percussioni, Pianoforte</t>
+  </si>
+  <si>
+    <t>bandafornovo@bandafornovo.it</t>
+  </si>
+  <si>
+    <t>bandafornovo@pec.cgn.it</t>
+  </si>
+  <si>
+    <t>http://www.bandafornovo.it</t>
+  </si>
+  <si>
+    <t>Comune di Cavriago</t>
+  </si>
+  <si>
+    <t>Via della Repubblica, 23</t>
+  </si>
+  <si>
+    <t>42025</t>
+  </si>
+  <si>
+    <t>Cavriago</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Flauto traverso, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>sindaco@comune.cavriago.re.it</t>
+  </si>
+  <si>
+    <t>comune.cavriago@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://multiplo.comune.cavriago.re.it/corsi/la-scuola-di-musica-del-multiplo</t>
+  </si>
+  <si>
+    <t>CORO FARTHAN APS</t>
+  </si>
+  <si>
+    <t>TEATRO COMUNALE, VIA  Matteotti 1</t>
+  </si>
+  <si>
+    <t>40043</t>
+  </si>
+  <si>
+    <t>Marzabotto</t>
+  </si>
+  <si>
+    <t>Percussioni</t>
+  </si>
+  <si>
+    <t>elide.melchioni@gmail.com</t>
+  </si>
+  <si>
+    <t>elide.melchioni@peciscritti.siae.it</t>
+  </si>
+  <si>
+    <t>https://www.italiacori.it/coro-farthan-marzabotto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORO POLIFONICO FARNESIANO </t>
+  </si>
+  <si>
+    <t>Via Stradella, 43</t>
+  </si>
+  <si>
+    <t>CORO POLIFONICO FARNESIANO</t>
+  </si>
+  <si>
+    <t>Canto</t>
+  </si>
+  <si>
+    <t>info@corofarnesiano.it</t>
+  </si>
+  <si>
+    <t>info@pec.corofarnesiano.it</t>
+  </si>
+  <si>
+    <t>https://www.corofarnesiano.it</t>
+  </si>
+  <si>
+    <t>CORPO BANDISTICO "LA BENEFICENZA-APS"</t>
+  </si>
+  <si>
+    <t>Piazzale Della Rosa, 1</t>
+  </si>
+  <si>
+    <t>41049</t>
+  </si>
+  <si>
+    <t>Sassuolo</t>
+  </si>
+  <si>
+    <t>Bassotuba, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono</t>
+  </si>
+  <si>
+    <t>info@labeneficenza.it</t>
+  </si>
+  <si>
+    <t>bandasassuolo@pec.it</t>
+  </si>
+  <si>
+    <t>https://labeneficenza.it/</t>
+  </si>
+  <si>
+    <t>Corpo Bandistico "Luigi Pini"</t>
+  </si>
+  <si>
+    <t>via Carlo Aimi 16</t>
+  </si>
+  <si>
+    <t>43012</t>
+  </si>
+  <si>
+    <t>Fontanellato</t>
+  </si>
+  <si>
+    <t>Altro, Bassotuba, Batteria, Clarinetto, Corno, Flauto traverso, Percussioni, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>bandafontanellato@gmail.com</t>
+  </si>
+  <si>
+    <t>bandafontanellato@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.bandafontanellato.it/</t>
+  </si>
+  <si>
+    <t>corpo bandistico città di castel san pietro terme</t>
+  </si>
+  <si>
+    <t>via viara  n° 517</t>
+  </si>
+  <si>
+    <t>40024</t>
+  </si>
+  <si>
+    <t>Castel San Pietro Terme</t>
+  </si>
+  <si>
+    <t>Batteria, Clarinetto, Corno, Flauto traverso, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>info@bandacastello.com</t>
+  </si>
+  <si>
+    <t>bandacastello@pec.bandacastello.com</t>
+  </si>
+  <si>
+    <t>https://www.bandacastello.com/</t>
+  </si>
+  <si>
+    <t>CORPO BANDISTICO DI MONDAINO</t>
+  </si>
+  <si>
+    <t>via Fonte leali, 392</t>
+  </si>
+  <si>
+    <t>47836</t>
+  </si>
+  <si>
+    <t>Mondaino</t>
+  </si>
+  <si>
+    <t>Altro, Percussioni</t>
+  </si>
+  <si>
+    <t>scuoladimusica.mondaino@gmail.com</t>
+  </si>
+  <si>
+    <t>bandamondaino@pec.it</t>
+  </si>
+  <si>
+    <t>https://bandamondaino.it/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corpo Bandistico G.Verdi </t>
+  </si>
+  <si>
+    <t>Via Santa Maria n.36</t>
+  </si>
+  <si>
+    <t>Altro, Bassotuba, Clarinetto, Corno, Flauto traverso, Percussioni, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>informazioni@bandaspilamberto.it</t>
+  </si>
+  <si>
+    <t>bandaspilamberto@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.bandaspilamberto.it/la-scuola.html</t>
+  </si>
+  <si>
+    <t>CORPO BANDISTICO PONTOLLIESE ETS</t>
+  </si>
+  <si>
+    <t>Via Francesco Acerbi 59</t>
+  </si>
+  <si>
+    <t>29028</t>
+  </si>
+  <si>
+    <t>Ponte dell'Olio</t>
+  </si>
+  <si>
+    <t>Altro, Bassotuba, Clarinetto, Flauto traverso, Percussioni, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>corpobandisticopontollieseaps@gmail.com</t>
+  </si>
+  <si>
+    <t>cbp@piacenzapec.it</t>
+  </si>
+  <si>
+    <t>https://corpobandisticopontolliese.com/</t>
+  </si>
+  <si>
+    <t>CORPO BANDISTICO Q. MANZINI DI MONTESE E CASTEL D'AIANO APS</t>
+  </si>
+  <si>
+    <t>Viale dello Sport, 501</t>
+  </si>
+  <si>
+    <t>41055</t>
+  </si>
+  <si>
+    <t>Montese</t>
+  </si>
+  <si>
+    <t>Altro, Bassotuba, Batteria, Clarinetto, Flauto traverso, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>bandamanziniaps@gmail.com</t>
+  </si>
+  <si>
+    <t>bandamanzini@lapam.legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.NO_sito_web.it</t>
+  </si>
+  <si>
+    <t>CORPO BANDISTICO SANT'AMBROGIO</t>
+  </si>
+  <si>
+    <t>PIAZZA REPUBBLICA 96</t>
+  </si>
+  <si>
+    <t>40022</t>
+  </si>
+  <si>
+    <t>Castel del Rio</t>
+  </si>
+  <si>
+    <t>Batteria, Clarinetto, Flauto traverso, Sassofono</t>
+  </si>
+  <si>
+    <t>info@bandacasteldelrio.it</t>
+  </si>
+  <si>
+    <t>bandacasteldelrio@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.bandacasteldelrio.it/</t>
+  </si>
+  <si>
+    <t>Corpo Filarmonico Primavera</t>
+  </si>
+  <si>
+    <t>Via Abbazia, 8</t>
+  </si>
+  <si>
+    <t>42012</t>
+  </si>
+  <si>
+    <t>Campagnola Emilia</t>
+  </si>
+  <si>
+    <t>Batteria, Clarinetto, Flauto traverso, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>corpofilarmonicoprimavera@gmail.com</t>
+  </si>
+  <si>
+    <t>corpofilarmonicoprimavera@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/1E7ghKBHvo/?mibextid=wwXIfr</t>
+  </si>
+  <si>
+    <t>COSASCUOLA MUSIC ACADEMY</t>
+  </si>
+  <si>
+    <t>VIALE F.LLI SPAZZOLI 51</t>
+  </si>
+  <si>
+    <t>COSASCUOLA APS</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Pianoforte, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>info@cosascuola.it</t>
+  </si>
+  <si>
+    <t>cosascuola@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.cosascuola.it</t>
+  </si>
+  <si>
+    <t>Creative Hub Academy</t>
+  </si>
+  <si>
+    <t>Via del Tappezziere 4</t>
+  </si>
+  <si>
+    <t>MPDA APS</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Pianoforte</t>
+  </si>
+  <si>
+    <t>info@mpda.bo.it</t>
+  </si>
+  <si>
+    <t>mpda@pec.it</t>
+  </si>
+  <si>
+    <t>https://creativehub.academy/</t>
+  </si>
+  <si>
+    <t>DEL RIO YAMAHA MUSIC SCHOOL</t>
+  </si>
+  <si>
+    <t>PIAZZA ANDREA COSTA 2 REGGIO EMLIA</t>
+  </si>
+  <si>
+    <t>42121</t>
+  </si>
+  <si>
+    <t>CASA MUSICALE DEL RIO</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>info@casamusicaledelrio.it</t>
+  </si>
+  <si>
+    <t>casamusicaledelrio@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://casamusicaledelrio.it</t>
+  </si>
+  <si>
+    <t>dell'Associazione CreatiVità-APS</t>
+  </si>
+  <si>
+    <t>Via Togliatti n. 1/A</t>
+  </si>
+  <si>
+    <t>43036</t>
+  </si>
+  <si>
+    <t>Fidenza</t>
+  </si>
+  <si>
+    <t>CreatiVità-APS</t>
+  </si>
+  <si>
+    <t>basso elettrico, batteria, canto moderno (microfoni), chitarra moderna, pianoforte</t>
+  </si>
+  <si>
+    <t>inmusica@vitacreativita.it</t>
+  </si>
+  <si>
+    <t>vitacreativita@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.vitacreativita.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eco della Valle Piacenza Bimbi in musica </t>
+  </si>
+  <si>
+    <t>Via Roma 17</t>
+  </si>
+  <si>
+    <t>Pianoforte, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>bimbi.in.musica.piacenza@gmail.com</t>
+  </si>
+  <si>
+    <t>bimbi-in-musica@pec.net</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/bimbi-in-musica.it/www/home</t>
+  </si>
+  <si>
+    <t>Eliseo Music Lab</t>
+  </si>
+  <si>
+    <t>Viale Carducci 11</t>
+  </si>
+  <si>
+    <t>Eliseo Art Lab</t>
+  </si>
+  <si>
+    <t>info@eliseoartlab.it</t>
+  </si>
+  <si>
+    <t>eliseoartlab@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.eliseoartlab.it</t>
+  </si>
+  <si>
+    <t>Enrico Larry Buttazzi</t>
+  </si>
+  <si>
+    <t>Via dell'Osservanza, 4 (Villa Pasi)</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Tastiere</t>
+  </si>
+  <si>
+    <t>enricolarrybuttazzi@gmail.com</t>
+  </si>
+  <si>
+    <t>enricolarrybuttazzi@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/scuoladimusicalarrybuttazzi/</t>
+  </si>
+  <si>
+    <t>ESTENSE MUSIC ACADEMY A.P.S.</t>
+  </si>
+  <si>
+    <t>PIAZZALE SAN BENEDETTO, 17</t>
+  </si>
+  <si>
+    <t>44121</t>
+  </si>
+  <si>
+    <t>estensemusicacademy@gmail.com</t>
+  </si>
+  <si>
+    <t>estensemusicacademy@pec.cgn.it</t>
+  </si>
+  <si>
+    <t>http://www.estensemusicacademy.it/</t>
+  </si>
+  <si>
+    <t>Euphonia ETS</t>
+  </si>
+  <si>
+    <t>Via Staffette Partigiane, 9</t>
+  </si>
+  <si>
+    <t>41122</t>
+  </si>
+  <si>
+    <t>Batteria, Flauto traverso, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>info@scuolaeuphonia.it</t>
+  </si>
+  <si>
+    <t>scuolaeuphonia@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.scuolaeuphonia.it</t>
+  </si>
+  <si>
+    <t>FILARMONICA "GIUSEPPE VERDI di CONA APS</t>
+  </si>
+  <si>
+    <t>Via Massafiscaglia, 21</t>
+  </si>
+  <si>
+    <t>44123</t>
+  </si>
+  <si>
+    <t>FILARMONICA "GIUSEPPE VERDI" di CONA APS</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Clarinetto, Flauto traverso, Tastiere, Tromba</t>
+  </si>
+  <si>
+    <t>scuola@bandadicona.it</t>
+  </si>
+  <si>
+    <t>bandadiconaaps@pec.it</t>
+  </si>
+  <si>
+    <t>http://web.bandadicona.it</t>
+  </si>
+  <si>
+    <t>FILARMONICA CARPENA MAGLIANO APS</t>
+  </si>
+  <si>
+    <t>Via Maglianella 29</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Percussioni, Pianoforte, Violoncello</t>
+  </si>
+  <si>
+    <t>info@filarmonicacm.it</t>
+  </si>
+  <si>
+    <t>filarmonicacm@wizardpec.it</t>
+  </si>
+  <si>
+    <t>http://www.filarmonicacm.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FILARMONICA CITTA' DEL TRICOLORE </t>
+  </si>
+  <si>
+    <t>Via Francesco Chiloni 29</t>
+  </si>
+  <si>
+    <t>42122</t>
+  </si>
+  <si>
+    <t>Altro, Corno, Flauto traverso, Sassofono, Tastiere, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>presidenza@filarmonicacittadeltricolore.com</t>
+  </si>
+  <si>
+    <t>filarmonicacittadeltricolore@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.filarmonicacittadeltricolore.com</t>
+  </si>
+  <si>
+    <t>FONDAZIONE MUSICAPER</t>
+  </si>
+  <si>
+    <t>Via Galliera 64/A</t>
+  </si>
+  <si>
+    <t>arpa, basso el., batteria, canto, chitarra, clarinetto, flauto, flauto dolce, informatica, oboe, pianoforte, propedeutica, sax, tromba, violino, violoncello</t>
+  </si>
+  <si>
+    <t>info@fondazionemusicaper.it</t>
+  </si>
+  <si>
+    <t>pec@pec.fondazionemusicaper.it</t>
+  </si>
+  <si>
+    <t>http://www.fondazionemusicaper.it</t>
+  </si>
+  <si>
+    <t>Fondazione Scuola di Musica Carlo e Guglielmo Andreoli</t>
+  </si>
+  <si>
+    <t>Via Fermi, n.3</t>
+  </si>
+  <si>
+    <t>41037</t>
+  </si>
+  <si>
+    <t>Mirandola</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>amministrazione@fondazionecgandreoli.it</t>
+  </si>
+  <si>
+    <t>amministrazione@pec.fondazionecgandreoli.it</t>
+  </si>
+  <si>
+    <t>https://www.fondazionecgandreoli.it</t>
+  </si>
+  <si>
+    <t>FONDAZIONE TEATRO REGIO DI PARMA</t>
+  </si>
+  <si>
+    <t>STR. GARIBALDI 16 A</t>
+  </si>
+  <si>
+    <t>43121</t>
+  </si>
+  <si>
+    <t>vocibianche@teatroregioparma.it</t>
+  </si>
+  <si>
+    <t>fondazioneteatroregioparma@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.teatroregioparma.it/spettacolo/accademia-voci-bianche-del-teatro-regio-di-parma/</t>
+  </si>
+  <si>
+    <t>Fra le Quinte</t>
+  </si>
+  <si>
+    <t>Via Cesare Cremonino, 4</t>
+  </si>
+  <si>
+    <t>Associazione Fra le Quinte</t>
+  </si>
+  <si>
+    <t>Arpa, Batteria, Canto, Chitarra, Clarinetto, Corno, Fisarmonica, Flauto traverso, Pianoforte, Sassofono, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@fralequinte.it</t>
+  </si>
+  <si>
+    <t>info@pec.fralequinte.it</t>
+  </si>
+  <si>
+    <t>https://www.fralequinte.it</t>
+  </si>
+  <si>
+    <t>GIUSEPPE SARTI</t>
+  </si>
+  <si>
+    <t>Via San Giovanni Bosco, 1</t>
+  </si>
+  <si>
+    <t>La Corelli</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Clarinetto, Fisarmonica, Flauto traverso, Oboe, Pianoforte, Sassofono, Tastiere, Tromba, Trombone, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@scuolapescarini.it</t>
+  </si>
+  <si>
+    <t>scuolapescarini@pec.it</t>
+  </si>
+  <si>
+    <t>www.scuolasarti.it</t>
+  </si>
+  <si>
+    <t>Hall Of MUsic</t>
+  </si>
+  <si>
+    <t>Via Mazzini 3/5</t>
+  </si>
+  <si>
+    <t>47833</t>
+  </si>
+  <si>
+    <t>Morciano di Romagna</t>
+  </si>
+  <si>
+    <t>Hall Of Music</t>
+  </si>
+  <si>
+    <t>apshallofmusic@gmail.com</t>
+  </si>
+  <si>
+    <t>hallofmusic@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.hallofmusic.it</t>
+  </si>
+  <si>
+    <t>Harmony House - Music School</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Via Canal Grande, 46</t>
+  </si>
+  <si>
+    <t>hamonyhousefaenza@gmail.com</t>
+  </si>
+  <si>
+    <t>andreagrizzanti@spidmail.it</t>
+  </si>
+  <si>
+    <t>https://harmonyhousefaenza.it</t>
+  </si>
+  <si>
+    <t>IL BASTIMENTO APS</t>
+  </si>
+  <si>
+    <t>Via G.M. Ceccarelli 38</t>
+  </si>
+  <si>
+    <t>Ance, Archi, Canto Moderno, Chitarra Classica, Chitarra Moderna, Legni, Percussioni, Pianoforte</t>
+  </si>
+  <si>
+    <t>info@ilbastimento.org</t>
+  </si>
+  <si>
+    <t>ilbastimento@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.ilbastimento.org</t>
+  </si>
+  <si>
+    <t>Il Flauto Magico APS</t>
+  </si>
+  <si>
+    <t>via Mons. Cavazzuti, 15</t>
+  </si>
+  <si>
+    <t>41043</t>
+  </si>
+  <si>
+    <t>Formigine</t>
+  </si>
+  <si>
+    <t>Arpa, Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>cattani.laura67@gmail.com</t>
+  </si>
+  <si>
+    <t>amflautomafico@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.flautomagico.it/</t>
+  </si>
+  <si>
+    <t>IL PODIO SOC. COOP. SOCIALE ONLUS</t>
+  </si>
+  <si>
+    <t>VIA TAGLIAVINI, 5</t>
+  </si>
+  <si>
+    <t>43015</t>
+  </si>
+  <si>
+    <t>Noceto</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Pianoforte</t>
+  </si>
+  <si>
+    <t>podionoceto@email.it</t>
+  </si>
+  <si>
+    <t>COOPERATIVAILPODIO@PEC.IT</t>
+  </si>
+  <si>
+    <t>http://www.scuoladimusicailpodio.it</t>
+  </si>
+  <si>
+    <t>In Crescendo</t>
+  </si>
+  <si>
+    <t>Via Cairoli 36</t>
+  </si>
+  <si>
+    <t>Lettimi Propedeutica Musicale APS</t>
+  </si>
+  <si>
+    <t>Chitarra, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>propedeutica.lettimi@libero.it</t>
+  </si>
+  <si>
+    <t>associazionelettimi@pec.it</t>
+  </si>
+  <si>
+    <t>https://associazionelettimi.it</t>
+  </si>
+  <si>
+    <t>INARTE. PROJECTS OF CULTURAL INTEGRATION</t>
+  </si>
+  <si>
+    <t>VIA R. PACCIARDI, 5 (ANG. VIA GORIZIA, 210)</t>
+  </si>
+  <si>
+    <t>47122</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Sassofono, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>inarteaccademia@gmail.com</t>
+  </si>
+  <si>
+    <t>inarteonline@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.inarteonline.com</t>
+  </si>
+  <si>
+    <t>InSuono APS</t>
+  </si>
+  <si>
+    <t>via Mazzini 65</t>
+  </si>
+  <si>
+    <t>40137</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Fisarmonica, Flauto dolce, Flauto traverso, Oboe, Percussioni, Pianoforte, Sassofono, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>insuono.bo@gmail.com</t>
+  </si>
+  <si>
+    <t>insuono@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.insuono.it</t>
+  </si>
+  <si>
+    <t>Istituto di cultura musicale "Arcangelo Corelli"</t>
+  </si>
+  <si>
+    <t>via Dandini, n. 5</t>
+  </si>
+  <si>
+    <t>Comune di Cesena</t>
+  </si>
+  <si>
+    <t>Altro, Chitarra, Percussioni, Pianoforte</t>
+  </si>
+  <si>
+    <t>segreteria@istitutocorellicesena.it</t>
+  </si>
+  <si>
+    <t>protocollo@pec.comune.cesena.fc.it</t>
+  </si>
+  <si>
+    <t>https://www.istitutocorellicesena.it</t>
+  </si>
+  <si>
+    <t>Istituto Diocesano di Musica e Liturgia "Don Luigi Guglielmi"</t>
+  </si>
+  <si>
+    <t>Via L. Reverberi 3</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Batteria, Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tastiere, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>segreteria@idml.it</t>
+  </si>
+  <si>
+    <t>IDML@PEC.UNIONCOOP.RE.IT</t>
+  </si>
+  <si>
+    <t>www.idml.it</t>
+  </si>
+  <si>
+    <t>Istituto MEME</t>
+  </si>
+  <si>
+    <t>Via Elia Rainusso 144</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Percussioni, Tastiere</t>
+  </si>
+  <si>
+    <t>info@istituto-meme.it</t>
+  </si>
+  <si>
+    <t>istituto-meme@dapec.it</t>
+  </si>
+  <si>
+    <t>https://www.istituto-meme.com</t>
+  </si>
+  <si>
+    <t>Istituto Musicale Adriano Banchieri</t>
+  </si>
+  <si>
+    <t>via del lavoro, 8</t>
+  </si>
+  <si>
+    <t>40062</t>
+  </si>
+  <si>
+    <t>Molinella</t>
+  </si>
+  <si>
+    <t>Banda Filarmonica Città di Molinella</t>
+  </si>
+  <si>
+    <t>Altro, Bassotuba, Batteria, Chitarra, Clarinetto, Corno francese, Flauto traverso, Oboe, Pianoforte, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>scuoladimusica@comune.molinella.bo.it</t>
+  </si>
+  <si>
+    <t>bandamolinella@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.bandamolinella.com</t>
+  </si>
+  <si>
+    <t>Istituto Musicale Angelo Masini</t>
+  </si>
+  <si>
+    <t>Corso Giuseppe Garibaldi 98</t>
+  </si>
+  <si>
+    <t>Fondazione Angelo Masini Forlì</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Corno, Flauto traverso, Oboe, Pianoforte, Sassofono, Tromba, Trombone, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>coordinamento@istitutomusicalemasini.it</t>
+  </si>
+  <si>
+    <t>istitutomasini@pec.it</t>
+  </si>
+  <si>
+    <t>https://fondazionemasini.it</t>
+  </si>
+  <si>
+    <t>Istituto Musicale di Riccione</t>
+  </si>
+  <si>
+    <t>Viale R. Fucini, 20</t>
+  </si>
+  <si>
+    <t>47838</t>
+  </si>
+  <si>
+    <t>Riccione</t>
+  </si>
+  <si>
+    <t>ANCE, ARCHI, CHITARRA CLASSICA, CHITARRA MODERNA, FIATI, OTTONI, PERCUSSIONI, PIANOFORTE, VIOLONCELLO</t>
+  </si>
+  <si>
+    <t>info@imriccione.com</t>
+  </si>
+  <si>
+    <t>imriccione@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.imriccione.com</t>
+  </si>
+  <si>
+    <t>L'Accademia - Centro Musicale Polivalente / Terzo Suono</t>
+  </si>
+  <si>
+    <t>Via Tartini 5/A</t>
+  </si>
+  <si>
+    <t>Terzo Suono</t>
+  </si>
+  <si>
+    <t>info@accademiaparma.it</t>
+  </si>
+  <si>
+    <t>terzosuono@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.accademiaparma.it/</t>
+  </si>
+  <si>
+    <t>L'Accademia - Centro Studi Musicali</t>
+  </si>
+  <si>
+    <t>piazza della Repubblica, 15</t>
+  </si>
+  <si>
+    <t>47841</t>
+  </si>
+  <si>
+    <t>Cattolica</t>
+  </si>
+  <si>
+    <t>APS Musica Humana</t>
+  </si>
+  <si>
+    <t>Chitarra, Clarinetto, Percussioni, Sassofono, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>accademiacentrostudimusicali@gmail.com</t>
+  </si>
+  <si>
+    <t>apsmusicahumana@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/CentroStudiMusicaliLAccademia</t>
+  </si>
+  <si>
+    <t>L'OFFICINA DELLA MUSICA</t>
+  </si>
+  <si>
+    <t>VIA DEL CAPITOLO 56</t>
+  </si>
+  <si>
+    <t>29122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'OFFICINA DELLA MUSICA </t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>lofficinamusica2015@gmail.com</t>
+  </si>
+  <si>
+    <t>lofficinamusica2015@pec.it</t>
+  </si>
+  <si>
+    <t>https://officinadellamusicapiacenza.it/</t>
+  </si>
+  <si>
+    <t>La Musica Interna</t>
+  </si>
+  <si>
+    <t>Via Altabella, 11</t>
+  </si>
+  <si>
+    <t>40126</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Associazione la Musica Interna</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Pianoforte, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>info@lamusicainterna.it</t>
+  </si>
+  <si>
+    <t>lamusicainterna@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.lamusicainterna.it</t>
+  </si>
+  <si>
+    <t>La Nuova Musica</t>
+  </si>
+  <si>
+    <t>via Paolo Costa 28</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@ricordimusicschool.com</t>
+  </si>
+  <si>
+    <t>fondazionelanuovamusica@pec.it</t>
+  </si>
+  <si>
+    <t>https://ricordimusicschool.com/</t>
+  </si>
+  <si>
+    <t>Labadabadu</t>
+  </si>
+  <si>
+    <t>Via Cella 255</t>
+  </si>
+  <si>
+    <t>labadabadu.ravenna@gmail.com</t>
+  </si>
+  <si>
+    <t>labadabadu@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.labadabadu.it/</t>
+  </si>
+  <si>
+    <t>Laboratorio Culturale Saltarello - APS</t>
+  </si>
+  <si>
+    <t>Via Costituzione, 18</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>saltarello.aps@gmail.com</t>
+  </si>
+  <si>
+    <t>saltarello.aps@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/lab.saltarello/</t>
+  </si>
+  <si>
+    <t>Mikrokosmos</t>
+  </si>
+  <si>
+    <t>via Lago d'Iseo 2</t>
+  </si>
+  <si>
+    <t>48122</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Flauto traverso, Pianoforte, Tastiere, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>barbara@mikrokosmos.it</t>
+  </si>
+  <si>
+    <t>mikrokosmos_ravenna@legalmail.it</t>
+  </si>
+  <si>
+    <t>http://www.mikrokosmos.it</t>
+  </si>
+  <si>
+    <t>Stradone Farnese 2M</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Clarinetto, Corno francese, Flauto traverso, Pianoforte, Sassofono, Tromba, Trombone, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>mikrokosmos.info@libero.it</t>
+  </si>
+  <si>
+    <t>ass.mikrokosmos@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.scuoladimusicamikrokosmos.com/</t>
+  </si>
+  <si>
+    <t>MIKROKOSMOS ORCHESTRA APS</t>
+  </si>
+  <si>
+    <t>Via Gramsci 21</t>
+  </si>
+  <si>
+    <t>42013</t>
+  </si>
+  <si>
+    <t>Casalgrande</t>
+  </si>
+  <si>
+    <t>Altro, Clarinetto, Flauto traverso, Percussioni, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>MIKROKOSMOSORCHESTRA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>MIKROKOSMOS@PEC.IT</t>
+  </si>
+  <si>
+    <t>https://it-it.facebook.com/mikrokosmosorchestra/</t>
+  </si>
+  <si>
+    <t>Milestone School of Music</t>
+  </si>
+  <si>
+    <t>via Cornelio Musso, 5</t>
+  </si>
+  <si>
+    <t>Circolo - Associazione Culturale Piacenza Jazz Club ANSPI - APS ETS</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Flauto dolce, Percussioni, Pianoforte, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>info@milestoneschool.it</t>
+  </si>
+  <si>
+    <t>piacenzajazzclub@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.milestoneschool.it</t>
+  </si>
+  <si>
+    <t>Montechiarugolo Folk Band "Tullio Candian"</t>
+  </si>
+  <si>
+    <t>Via Resga 12</t>
+  </si>
+  <si>
+    <t>43022</t>
+  </si>
+  <si>
+    <t>Montechiarugolo</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Clarinetto, Flauto traverso, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>folkbandcandian@gmail.com</t>
+  </si>
+  <si>
+    <t>bandamontechiarugolo@pec.it</t>
+  </si>
+  <si>
+    <t>folk-band-t-candian.webnode.it</t>
+  </si>
+  <si>
+    <t>Music Factory</t>
+  </si>
+  <si>
+    <t>Via Porrettana, 37</t>
+  </si>
+  <si>
+    <t>40037</t>
+  </si>
+  <si>
+    <t>Sasso Marconi</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Fisarmonica, Flauto traverso, Pianoforte, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@musicfactorygroup.it</t>
+  </si>
+  <si>
+    <t>musicfactorygroup@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.musicfactory-school.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Music Station </t>
+  </si>
+  <si>
+    <t>Via lame 215</t>
+  </si>
+  <si>
+    <t>40013</t>
+  </si>
+  <si>
+    <t>Castel Maggiore</t>
+  </si>
+  <si>
+    <t>info@musicstation.top</t>
+  </si>
+  <si>
+    <t>MUSICSTATIONASSOCIAZIONE@PEC.IT</t>
+  </si>
+  <si>
+    <t>http://www.musicstation.top</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MusicaFacendo </t>
+  </si>
+  <si>
+    <t>Via Maiolo, 1</t>
+  </si>
+  <si>
+    <t>29022</t>
+  </si>
+  <si>
+    <t>Bobbio</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>musicafacendo@gmail.com</t>
+  </si>
+  <si>
+    <t>musicafacendo@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.musicafacendo.it/</t>
+  </si>
+  <si>
+    <t>Musicalia - Associazione musicale</t>
+  </si>
+  <si>
+    <t>Piazza Amendola, 1</t>
+  </si>
+  <si>
+    <t>Musicalia - Associazione musicale ETS</t>
+  </si>
+  <si>
+    <t>Altro, Chitarra, Flauto traverso, Percussioni, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>info@scuolamusicalia.it</t>
+  </si>
+  <si>
+    <t>scuolamusicalia@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolamusicalia.it/</t>
+  </si>
+  <si>
+    <t>musicantiere</t>
+  </si>
+  <si>
+    <t>via del commercio 12</t>
+  </si>
+  <si>
+    <t>basso, batteria, canto, chitarra, pianoforte tastiere</t>
+  </si>
+  <si>
+    <t>info@musicantiere.com</t>
+  </si>
+  <si>
+    <t>musicantiere@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.musicantiere.com</t>
+  </si>
+  <si>
+    <t>Musijam aps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viale Alfonso I d'Este 13 </t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Batteria, Canto, Chitarra, Fisarmonica, Flauto traverso, Pianoforte</t>
+  </si>
+  <si>
+    <t>musijamferrara.aps@gmail.com</t>
+  </si>
+  <si>
+    <t>musijamferrara.aps@pec.net</t>
+  </si>
+  <si>
+    <t>https://musijamapsferrara.my.canva.site/musi</t>
+  </si>
+  <si>
+    <t>Musik Master</t>
+  </si>
+  <si>
+    <t>via staffette partigiane 31 E</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Percussioni, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>info@musikmaster.it</t>
+  </si>
+  <si>
+    <t>roberto_bonfatti@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.musikmaster.it/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MUSIKE' </t>
+  </si>
+  <si>
+    <t>VIA LAGO DI CAREZZA 14</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Pianoforte, Sassofono</t>
+  </si>
+  <si>
+    <t>musikecarpi@gmail.com</t>
+  </si>
+  <si>
+    <t>musikesrl@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.musikecarpi.com</t>
+  </si>
+  <si>
+    <t>National Opera Theater Academy Music</t>
+  </si>
+  <si>
+    <t>Via Nino Bixio, n.67</t>
+  </si>
+  <si>
+    <t>47814</t>
+  </si>
+  <si>
+    <t>Bellaria-Igea Marina</t>
+  </si>
+  <si>
+    <t>N.O.T.A. MUSIC</t>
+  </si>
+  <si>
+    <t>notamusic.academy@gmail.com</t>
+  </si>
+  <si>
+    <t>notamusic@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.notamusic.org</t>
+  </si>
+  <si>
+    <t>NONAGINTA/ OFFICINE MUSICALI</t>
+  </si>
+  <si>
+    <t>Via Grieco, n.83</t>
+  </si>
+  <si>
+    <t>41015</t>
+  </si>
+  <si>
+    <t>Nonantola</t>
+  </si>
+  <si>
+    <t>Nonaginta</t>
+  </si>
+  <si>
+    <t>Batteria, Chitarra, Pianoforte, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>officine.musicali@nonaginta.it</t>
+  </si>
+  <si>
+    <t>nonaginta@cert.nonaginta.it</t>
+  </si>
+  <si>
+    <t>http://www.nonaginta.it/</t>
+  </si>
+  <si>
+    <t>NonSoloNote</t>
+  </si>
+  <si>
+    <t>Piazza Garibaldi 23</t>
+  </si>
+  <si>
+    <t>42011</t>
+  </si>
+  <si>
+    <t>Bagnolo in Piano</t>
+  </si>
+  <si>
+    <t>Associazione Corale S. Francesco da Paola</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>posta@coralesfrancescodapaola.it</t>
+  </si>
+  <si>
+    <t>coralesfrancescodapaola@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.coralesfrancescodapoala.it/wp/</t>
+  </si>
+  <si>
+    <t>Nuova Accademia Musica Moderna di Piacenza</t>
+  </si>
+  <si>
+    <t>Via la Primogenita, 13</t>
+  </si>
+  <si>
+    <t>ammpiacenza@gmail.com</t>
+  </si>
+  <si>
+    <t>davidedabu@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.ammpiacenza.it</t>
+  </si>
+  <si>
+    <t>NUOVA SCUOLA DI MUSICA VASSURA-BARONCINI</t>
+  </si>
+  <si>
+    <t>Via F.lli Bandiera, 19</t>
+  </si>
+  <si>
+    <t>COMUNE DI IMOLA</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Clarinetto, Fisarmonica, Flauto traverso, Oboe, Percussioni, Pianoforte, Sassofono, Tromba, Trombone, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>sc.musica@comune.imola.bo.it</t>
+  </si>
+  <si>
+    <t>comune.imola@cert.provincia.bo.it</t>
+  </si>
+  <si>
+    <t>https://www.vassurabaroncini.it/</t>
+  </si>
+  <si>
+    <t>OFFICINA DELLA MUSICA</t>
+  </si>
+  <si>
+    <t>Via Duino 9</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>info@officinadellamusica.ra.it</t>
+  </si>
+  <si>
+    <t>officinadellamusica@pecimprese.it</t>
+  </si>
+  <si>
+    <t>https://www.officinadellamusica.ra.it</t>
+  </si>
+  <si>
+    <t>ORCHESTRA AMADEUS  - SCUOLA DI MUSICA DI FIORENZUOLA D'ARDA</t>
+  </si>
+  <si>
+    <t>VIA SAN FIORENZO 28</t>
+  </si>
+  <si>
+    <t>29017</t>
+  </si>
+  <si>
+    <t>Fiorenzuola d'Arda</t>
+  </si>
+  <si>
+    <t>ORCHESTRA AMADEUS - Associazione Culturale Musicale</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Fisarmonica, Flauto traverso, Pianoforte, Sassofono, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>orchestraamadeus@libero.it</t>
+  </si>
+  <si>
+    <t>orchestraamadeus@pec.libero.it</t>
+  </si>
+  <si>
+    <t>http://www.orchestraamadeus.it</t>
+  </si>
+  <si>
+    <t>Orizzonti Musicali</t>
+  </si>
+  <si>
+    <t>Via Cesare Battisti 11/A</t>
+  </si>
+  <si>
+    <t>40123</t>
+  </si>
+  <si>
+    <t>Orizzonti Musicali APS</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Fisarmonica, Flauto traverso, Pianoforte, Sassofono, Tastiere, Violino</t>
+  </si>
+  <si>
+    <t>info@orizzontimusicali.com</t>
+  </si>
+  <si>
+    <t>orizzontimusicaliaps@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.orizzontimusicali.com/</t>
+  </si>
+  <si>
+    <t>Pianomania Music Academy</t>
+  </si>
+  <si>
+    <t>Via Iacopo da Pecorara n° 1</t>
+  </si>
+  <si>
+    <t>info@pianomania.it</t>
+  </si>
+  <si>
+    <t>pmsrlspiacenza@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.pianomania.it</t>
+  </si>
+  <si>
+    <t>Pierrot Lunaire APS</t>
+  </si>
+  <si>
+    <t>via San Vitale 63</t>
+  </si>
+  <si>
+    <t>40125</t>
+  </si>
+  <si>
+    <t>scuolaaa@aaa-angelica.com</t>
+  </si>
+  <si>
+    <t>pierrotlunaire@pcert.postecert.it</t>
+  </si>
+  <si>
+    <t>https://www.aaa-angelica.com/aaa/scuolaaa/</t>
+  </si>
+  <si>
+    <t>Provincia S. Antonio dei Frati Minori</t>
+  </si>
+  <si>
+    <t>Via Guido Guinizelli 13</t>
+  </si>
+  <si>
+    <t>progettazione@antoniano.it</t>
+  </si>
+  <si>
+    <t>antoniano.bologna@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.antoniano.it/</t>
+  </si>
+  <si>
+    <t>Reno Galliera Symphonic Band - Incontri di Stile</t>
+  </si>
+  <si>
+    <t>Via Galeazza, 2</t>
+  </si>
+  <si>
+    <t>40132</t>
+  </si>
+  <si>
+    <t>Reno Galliera Symphonic Band</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Flauto dolce, Flauto traverso, Pianoforte, Sassofono, Tromba, Violino</t>
+  </si>
+  <si>
+    <t>renogallieraorchestra@gmail.com</t>
+  </si>
+  <si>
+    <t>renogallieraorchestra@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.incontridistile.it/</t>
+  </si>
+  <si>
+    <t>RISONANZE s.c.s.</t>
+  </si>
+  <si>
+    <t>via caduti per la libertà n.10</t>
+  </si>
+  <si>
+    <t>42020</t>
+  </si>
+  <si>
+    <t>Albinea</t>
+  </si>
+  <si>
+    <t>cooperativarisonanze@gmail.com</t>
+  </si>
+  <si>
+    <t>risonanze@pec.confcooperative.it</t>
+  </si>
+  <si>
+    <t>https://scuolamusicarisonanze.it</t>
+  </si>
+  <si>
+    <t>Rock Guitar Center</t>
+  </si>
+  <si>
+    <t>Via Pescheria 35/37</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra</t>
+  </si>
+  <si>
+    <t>rockguitarcenteritalia@gmail.com</t>
+  </si>
+  <si>
+    <t>rockguitarcenter@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.rockguitarcentercesena.com</t>
+  </si>
+  <si>
+    <t>Scuola Civica di Musica di Vigarano Mainarda</t>
+  </si>
+  <si>
+    <t>Via Mantova 111 Vigarano Pieve</t>
+  </si>
+  <si>
+    <t>44049</t>
+  </si>
+  <si>
+    <t>Vigarano Mainarda</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Pianoforte, Viola, Violino</t>
+  </si>
+  <si>
+    <t>segreteria@scuoladimusicavigarano.it</t>
+  </si>
+  <si>
+    <t>https://www.scuoladimusicavigarano.it</t>
+  </si>
+  <si>
+    <t>Scuola Comunale di Musica "Giovanni Salvo Bartolini"</t>
+  </si>
+  <si>
+    <t>Via G. Di Vittorio 2</t>
+  </si>
+  <si>
+    <t>48017</t>
+  </si>
+  <si>
+    <t>Conselice</t>
+  </si>
+  <si>
+    <t>scuolabartolini@lacorelli.it</t>
+  </si>
+  <si>
+    <t>lacorelli@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.lacorelli.it/</t>
+  </si>
+  <si>
+    <t>Scuola comunale di musica "Mario Mangia"</t>
+  </si>
+  <si>
+    <t>Piazza Cavour,1</t>
+  </si>
+  <si>
+    <t>associazione Glauco Cataldo</t>
+  </si>
+  <si>
+    <t>glaucocataldo@gmail.com</t>
+  </si>
+  <si>
+    <t>segreteria@pec.scuolamusicamangia.it</t>
+  </si>
+  <si>
+    <t>https://www.nonattivo.it</t>
+  </si>
+  <si>
+    <t>SCUOLA COMUNALE DI MUSICA E CENTRO CULTURALE VITTORIO BELLI - ARTE MUSICA AMBIENTE</t>
+  </si>
+  <si>
+    <t>Via OVIDIO, 99</t>
+  </si>
+  <si>
+    <t>ARCHI (violino), CANTO, CORDOFONI (basso e chitarra), FIATI, MUSICA D'INSIEME, PERCUSSIONI, PROPEDEUTICHE, TASTIERE</t>
+  </si>
+  <si>
+    <t>info@inarteonline.com</t>
+  </si>
+  <si>
+    <t>Scuola comunale di Musica Secondo Casadei</t>
+  </si>
+  <si>
+    <t>corso Vendemini 51</t>
+  </si>
+  <si>
+    <t>47039</t>
+  </si>
+  <si>
+    <t>Savignano sul Rubicone</t>
+  </si>
+  <si>
+    <t>Koiné Società Cooperativa Sociale ONLUS</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Clarinetto, Fisarmonica, Flauto traverso, Percussioni, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>segreteria@coopkoine.it</t>
+  </si>
+  <si>
+    <t>onluskoine@legalmail.it</t>
+  </si>
+  <si>
+    <t>http://www.coopkoine.it</t>
+  </si>
+  <si>
+    <t>SCUOLA CORALE G. PUCCINI APS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIA ROCCA 15 </t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Pianoforte, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>CORALEPUCCINISASSUOLO@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>CORALEPUCCINI@PEC.IT</t>
+  </si>
+  <si>
+    <t>https://www.coralepuccinisassuolo.it/</t>
+  </si>
+  <si>
+    <t>Scuola Corelli</t>
+  </si>
+  <si>
+    <t>Via San Francesco, 6</t>
+  </si>
+  <si>
+    <t>48034</t>
+  </si>
+  <si>
+    <t>Fusignano</t>
+  </si>
+  <si>
+    <t>Ensemble Mariani</t>
+  </si>
+  <si>
+    <t>archi, basso, chitarre, percussioni, pianoforte</t>
+  </si>
+  <si>
+    <t>ensemblemariani@gmail.com</t>
+  </si>
+  <si>
+    <t>ensemblemariani@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.scuoladimusicacorelli.it</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA "M°WALTER TOSI"</t>
+  </si>
+  <si>
+    <t>via IV Novembre, 33</t>
+  </si>
+  <si>
+    <t>42022</t>
+  </si>
+  <si>
+    <t>Boretto</t>
+  </si>
+  <si>
+    <t>COMPLESSO BANDISTICO "G. e F. MEDESANI"-APS</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Pianoforte, Sassofono, Tastiere, Tromba, Trombone, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@bandadiboretto.it</t>
+  </si>
+  <si>
+    <t>info@pec.bandadiboretto.it</t>
+  </si>
+  <si>
+    <t>http://www.bandadiboretto.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica "Mario Pagliarini"</t>
+  </si>
+  <si>
+    <t>via Piave, 2</t>
+  </si>
+  <si>
+    <t>42049</t>
+  </si>
+  <si>
+    <t>Sant'Ilario d'Enza</t>
+  </si>
+  <si>
+    <t>Corpo Filarmonico di Sant'Ilario APS</t>
+  </si>
+  <si>
+    <t>Arpa, Batteria, Chitarra, Clarinetto, Flauto traverso, Sassofono, Tastiere, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>scuola@corpofilarmonicosantilario.it</t>
+  </si>
+  <si>
+    <t>corpofilarmonico@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.corpofilarmonicosantilario.it/</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA "RESTANI LUIGI"</t>
+  </si>
+  <si>
+    <t>VIA ENRICO MATTEI 18</t>
+  </si>
+  <si>
+    <t>41016</t>
+  </si>
+  <si>
+    <t>Novi di Modena</t>
+  </si>
+  <si>
+    <t>SOCIETA' FILARMONICA NOVESE</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Clarinetto, Corno, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>INFO@FILARMONICANOVESE.IT</t>
+  </si>
+  <si>
+    <t>FILARMONICANOVESE@CERT.CNA.IT</t>
+  </si>
+  <si>
+    <t>www.filarmonicanovese.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Alfredo Impullitti</t>
+  </si>
+  <si>
+    <t>Via Fantini 51/53</t>
+  </si>
+  <si>
+    <t>40065</t>
+  </si>
+  <si>
+    <t>Pianoro</t>
+  </si>
+  <si>
+    <t>ALFREDO IMPULLITTI - APS</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>info@scuolaimpullitti.it</t>
+  </si>
+  <si>
+    <t>scuola.impullitti@pec.it</t>
+  </si>
+  <si>
+    <t>https://scuolaimpullitti.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Arceto Musar</t>
+  </si>
+  <si>
+    <t>Via G.B. Spallanzani 1, Arceto</t>
+  </si>
+  <si>
+    <t>42019</t>
+  </si>
+  <si>
+    <t>Scandiano</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Flauto traverso, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>arceto.musica@yahoo.it</t>
+  </si>
+  <si>
+    <t>arceto.musica@pec.it</t>
+  </si>
+  <si>
+    <t>http://-</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Bione Franchini della Banda Musicale di Felina APS</t>
+  </si>
+  <si>
+    <t>via Wilmo Fontanesi 15</t>
+  </si>
+  <si>
+    <t>42035</t>
+  </si>
+  <si>
+    <t>Castelnovo ne' Monti</t>
+  </si>
+  <si>
+    <t>Banda Musicale di Felina APS</t>
+  </si>
+  <si>
+    <t>Altro, Flauto traverso</t>
+  </si>
+  <si>
+    <t>info@bandafelina.it</t>
+  </si>
+  <si>
+    <t>bandafelina@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.bandafelina.it/</t>
+  </si>
+  <si>
+    <t>Scuola di musica Carl off</t>
+  </si>
+  <si>
+    <t>Via A. Tragni, 48</t>
+  </si>
+  <si>
+    <t>42043</t>
+  </si>
+  <si>
+    <t>Gattatico</t>
+  </si>
+  <si>
+    <t>Associazione Culturale"Amici della Musica"APS</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>musica.praticello@libero.it</t>
+  </si>
+  <si>
+    <t>ass.cult.musicagattatico@pec.it</t>
+  </si>
+  <si>
+    <t>WWW.SCUOLADIMUSICAGATTATICO.IT</t>
+  </si>
+  <si>
+    <t>Scuola di musica Comunale "Nicola Utili"</t>
+  </si>
+  <si>
+    <t>Via Antonio dal Prato, 77</t>
+  </si>
+  <si>
+    <t>48014</t>
+  </si>
+  <si>
+    <t>Castel Bolognese</t>
+  </si>
+  <si>
+    <t>scuolanicolautili@lacorelli.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCUOLA DI MUSICA COMUNALE DI MORDANO con gestione de Il Mosaico Società Cooperativa Sociale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">via Sant'Eustacchio 16 </t>
+  </si>
+  <si>
+    <t>40027</t>
+  </si>
+  <si>
+    <t>Mordano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IL MOSAICO SOCIETÀ COOPERATIVA SOCIALE </t>
+  </si>
+  <si>
+    <t>scuolamusica.mordano@gmail.com</t>
+  </si>
+  <si>
+    <t>ilmosaicocooperativaonlus@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.ilmosaicocooperativa.com/servizi/percorsi-didattici/la-nuova-scuola-di-musica-comunale-di-mordano</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA DELLA FILARMONICA SAN CARLO</t>
+  </si>
+  <si>
+    <t>VIALE G. GALILEI, 9</t>
+  </si>
+  <si>
+    <t>44047</t>
+  </si>
+  <si>
+    <t>Terre del Reno</t>
+  </si>
+  <si>
+    <t>FILARMONICA SAN CARLO</t>
+  </si>
+  <si>
+    <t>Clarinetto, Flauto traverso, Sassofono, Tromba</t>
+  </si>
+  <si>
+    <t>info.filsca@gmail.com</t>
+  </si>
+  <si>
+    <t>filarmonicasancarlo@pec.it</t>
+  </si>
+  <si>
+    <t>non presente</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA DELLA TRE MONTI</t>
+  </si>
+  <si>
+    <t>piazza Garibaldi 16/17</t>
+  </si>
+  <si>
+    <t>47020</t>
+  </si>
+  <si>
+    <t>Montiano</t>
+  </si>
+  <si>
+    <t>CORPO BANDISTICO DEI TRE MONTI</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>3montiband@gmail.com</t>
+  </si>
+  <si>
+    <t>info@pec.3montiband.it</t>
+  </si>
+  <si>
+    <t>https://www.3montiband.it/</t>
+  </si>
+  <si>
+    <t>Scuola di Musica di Santa Vittoria</t>
+  </si>
+  <si>
+    <t>S.S. 63 EX Scuole Medie</t>
+  </si>
+  <si>
+    <t>42044</t>
+  </si>
+  <si>
+    <t>Gualtieri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ance, Archi, Chitarre classiche, Ottoni , Percussioni </t>
+  </si>
+  <si>
+    <t>bandadisantavittoria@gmail.com</t>
+  </si>
+  <si>
+    <t>bandadisantavittoria@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/BandaSantaVittoria</t>
+  </si>
+  <si>
+    <t>Scuola di Musica e Accademia Corale R. Goitre</t>
+  </si>
+  <si>
+    <t>via Saffi 30/A</t>
+  </si>
+  <si>
+    <t>Arpa, Batteria, Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@scuolamusicagoitre.com</t>
+  </si>
+  <si>
+    <t>scuolamusicagoitre@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolamusicagoitre.com</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA E BANDA GIOVANILE G.ROSSINI APS</t>
+  </si>
+  <si>
+    <t>via BACCARINI 18</t>
+  </si>
+  <si>
+    <t>47011</t>
+  </si>
+  <si>
+    <t>Castrocaro Terme e Terra del Sole</t>
+  </si>
+  <si>
+    <t>Batteria, Canto, Chitarra, Corno francese, Fisarmonica, Flauto traverso, Pianoforte, Sassofono</t>
+  </si>
+  <si>
+    <t>scuoladimusicarossini@gmail.com</t>
+  </si>
+  <si>
+    <t>scuolamusica.rossini@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.castrocaro-musica.it</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA E CORO DI VOCI BIANCHE CITTA' DI GUASTALLA APS</t>
+  </si>
+  <si>
+    <t>VIA PIEVE  66/68</t>
+  </si>
+  <si>
+    <t>42016</t>
+  </si>
+  <si>
+    <t>Guastalla</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>sdmcvb@gmail.com</t>
+  </si>
+  <si>
+    <t>sdmcvb@pec.it</t>
+  </si>
+  <si>
+    <t>http://non esistente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scuola di Musica Filarmonica G.Verdi di Scortichino </t>
+  </si>
+  <si>
+    <t>Viale Albano Passardi ,31 - Scortichino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filarmonica G.Verdi di Scortichino </t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Clarinetto, Corno, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Trombone</t>
+  </si>
+  <si>
+    <t>filarmonicagverdi.scortichino@gmail.com</t>
+  </si>
+  <si>
+    <t>filarmonicagverdi.scortichino@pec.it</t>
+  </si>
+  <si>
+    <t>https://filarmonicascortichino.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica G. Fiorini</t>
+  </si>
+  <si>
+    <t>Viale dei Martiri 12, loc. Bazzano</t>
+  </si>
+  <si>
+    <t>40053</t>
+  </si>
+  <si>
+    <t>Valsamoggia</t>
+  </si>
+  <si>
+    <t>Fondazione Rocca dei Bentivoglio</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Flauto traverso, Pianoforte, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>scuoladimusica@roccadeibentivoglio.it</t>
+  </si>
+  <si>
+    <t>fondazione.roccadeibentivoglio@cert.provincia.bo.it</t>
+  </si>
+  <si>
+    <t>https://www.frb.valsamoggia.bo.it/scuoladimusica/</t>
+  </si>
+  <si>
+    <t>Scuola di Musica G. Rossini</t>
+  </si>
+  <si>
+    <t>Via Della Rimembranza, 2</t>
+  </si>
+  <si>
+    <t>48015</t>
+  </si>
+  <si>
+    <t>Cervia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANGELO PESCARINI SCUOLA ARTI E MESTIERI </t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Sassofono, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@scuolarossini.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolarossini.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Giovanni Capitanio</t>
+  </si>
+  <si>
+    <t>Presso il Centro A.. Gramsci, Corso Garibaldi, 2</t>
+  </si>
+  <si>
+    <t>40064</t>
+  </si>
+  <si>
+    <t>Ozzano dell'Emilia</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE GRUPPO MUSICALE DI OZZANO DELL'EMILIA APS</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Percussioni, Pianoforte</t>
+  </si>
+  <si>
+    <t>musiacaozzano@gmail.com</t>
+  </si>
+  <si>
+    <t>gruppomusicale@pec.it</t>
+  </si>
+  <si>
+    <t>www.musicaozzano.it</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA GIUSEPPE VERDI DI PARMA</t>
+  </si>
+  <si>
+    <t>via F.lli Bandiera  n.4/a (ingresso da Via Argonne)  c/o Scuola Elementare Corazza</t>
+  </si>
+  <si>
+    <t>43126</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Clarinetto, Corno francese, Flauto traverso, Pianoforte, Sassofono, Tromba, Trombone, Violino</t>
+  </si>
+  <si>
+    <t>scuolamusicagverdiparma@artiesuoni.com</t>
+  </si>
+  <si>
+    <t>gascoop@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.artiesuoni.com/</t>
+  </si>
+  <si>
+    <t>Scuola di musica Harmonia</t>
+  </si>
+  <si>
+    <t>Via Morazzo 4/4</t>
+  </si>
+  <si>
+    <t>Associazione per la Pedagogia Steineriana Ets</t>
+  </si>
+  <si>
+    <t>Chitarra, Pianoforte, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>amministrazione@scuolasteineriana.org</t>
+  </si>
+  <si>
+    <t>segreteria@pec.scuolasteineriana.org</t>
+  </si>
+  <si>
+    <t>https://www.scuolasteineriana.org</t>
+  </si>
+  <si>
+    <t>Scuola di musica Il Temporale</t>
+  </si>
+  <si>
+    <t>via XX settembre, 5</t>
+  </si>
+  <si>
+    <t>40016</t>
+  </si>
+  <si>
+    <t>San Giorgio di Piano</t>
+  </si>
+  <si>
+    <t>Il Temporale</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Bassotuba, Batteria, Canto, Chitarra, Clarinetto, Corno francese, Fisarmonica, Flauto traverso, Ocarina, Percussioni, Pianoforte, Sassofono, Tromba, Trombone, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@iltemporale.it</t>
+  </si>
+  <si>
+    <t>iltemporale@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.iltemporale.it/it/</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Inno alla Gioia APS</t>
+  </si>
+  <si>
+    <t>via Michelino 33</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Clarinetto, Flauto traverso, Percussioni, Pianoforte, Tastiere, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>amministrazione@scuolainnoallagioia.it</t>
+  </si>
+  <si>
+    <t>Scuolainnoallagioia@pec.arcier.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolainnoallagioia.it/</t>
+  </si>
+  <si>
+    <t>SCUOLA DI MUSICA MALERBI</t>
+  </si>
+  <si>
+    <t>VIA EMALDI, 51</t>
+  </si>
+  <si>
+    <t>48022</t>
+  </si>
+  <si>
+    <t>Lugo</t>
+  </si>
+  <si>
+    <t>FONDAZIONE TEATRO ROSSINI</t>
+  </si>
+  <si>
+    <t>malerbi@comune.lugo.ra.it</t>
+  </si>
+  <si>
+    <t>teatrorossini@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolamalerbi.com/</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Medardo Mascagni</t>
+  </si>
+  <si>
+    <t>Villa Pasi, Via Osservanza 4</t>
+  </si>
+  <si>
+    <t>Associazione Culturale Medardo Mascagni</t>
+  </si>
+  <si>
+    <t>Canto, Chitarra, Flauto traverso, Ocarina, Pianoforte, Tastiere, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>medardomascagni@gmail.com</t>
+  </si>
+  <si>
+    <t>medardomascagni@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.medardomascagni.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Moderna di Ferrara</t>
+  </si>
+  <si>
+    <t>Associazione Musicisti di Ferrara APS</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Flauto traverso, Percussioni, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>amfscuoladimusica@fastwebnet.it</t>
+  </si>
+  <si>
+    <t>amfscuoladimusica@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.scuoladimusicamoderna.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Perti dell'Associazione Educazione Permanente</t>
+  </si>
+  <si>
+    <t>Centro Musicale Comunale Melo’ Via Candia 385</t>
+  </si>
+  <si>
+    <t>40014</t>
+  </si>
+  <si>
+    <t>Crevalcore</t>
+  </si>
+  <si>
+    <t>info@educazionepermanente.it</t>
+  </si>
+  <si>
+    <t>segreteria@pec.educazionepermanente.it</t>
+  </si>
+  <si>
+    <t>http://www.educazionepermanente.it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scuola di musica PIFFANY PIANO ROOM </t>
+  </si>
+  <si>
+    <t>Via Cisterna del Follo 33</t>
+  </si>
+  <si>
+    <t>Canto, Pianoforte</t>
+  </si>
+  <si>
+    <t>piffanypiano@gmail.com</t>
+  </si>
+  <si>
+    <t>piffanyelisa@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.elisapiffanelli.it</t>
+  </si>
+  <si>
+    <t>Scuola di Musica Poggio Renatico</t>
+  </si>
+  <si>
+    <t>Piazza del Popolo, 21</t>
+  </si>
+  <si>
+    <t>44028</t>
+  </si>
+  <si>
+    <t>Poggio Renatico</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Chitarra, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>segreteria@scuoladimusicapoggiorenatico.it</t>
+  </si>
+  <si>
+    <t>https://www.scuoladimusicapoggiorenatico.it</t>
+  </si>
+  <si>
+    <t>SCUOLA DI PERCUSSIONI "TEMPUS FUGIT" PRESSO TEMPUS FUGIT PERCUSSION APS</t>
+  </si>
+  <si>
+    <t>VIA VERDI 44</t>
+  </si>
+  <si>
+    <t>TEMPUS FUGIT PERCUSSION APS</t>
+  </si>
+  <si>
+    <t>info@tempusfugitpercussion.it</t>
+  </si>
+  <si>
+    <t>tempusfugitpercussion@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.tempusfugitpercussion.it</t>
+  </si>
+  <si>
+    <t>SCUOLA DU MUSICA J.DU PRE'</t>
+  </si>
+  <si>
+    <t>VIA SAN DONATO n. 173</t>
+  </si>
+  <si>
+    <t>40057</t>
+  </si>
+  <si>
+    <t>Granarolo dell'Emilia</t>
+  </si>
+  <si>
+    <t>ASSOCIAZIONE AMICI DELLA MUSICA SEZIONE DI MINERBIO</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Flauto traverso, Pianoforte, Tastiere, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>segreteriadupre@gmail.com</t>
+  </si>
+  <si>
+    <t>amicidellamusicaminerbio@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.scuoladupre.it/</t>
+  </si>
+  <si>
+    <t>Scuola Mondo Musica Parma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via Achille Grandi 1 b San Pancrazio </t>
+  </si>
+  <si>
+    <t>MONDO MUSICA PARMA ETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arpa, Batteria , Canto, Fisarmonica , Pianoforte , Violino </t>
+  </si>
+  <si>
+    <t>mondomusicaparma@gmail.com</t>
+  </si>
+  <si>
+    <t>mondomusicaparma@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.mondomusicaparma.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scuole di musica Cepam </t>
+  </si>
+  <si>
+    <t>viale Ramazzini, 72</t>
+  </si>
+  <si>
+    <t>Associazione Arci comitato territoriale di Reggio Emilia APS</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Batteria, Canto, Chitarra, Clarinetto, Fisarmonica, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tastiere, Tromba, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>info@scuolecepam.it</t>
+  </si>
+  <si>
+    <t>arcire@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolecepam.it/sedi/</t>
+  </si>
+  <si>
+    <t>Senzaspine APS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Via del Carpentiere 12 </t>
+  </si>
+  <si>
+    <t>Arpa, Canto, Chitarra, Clarinetto, Corno, Flauto traverso, Percussioni, Pianoforte, Sassofono, Tromba, Trombone, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>scuola@senzaspine.com</t>
+  </si>
+  <si>
+    <t>amministrazione_senzaspine@pcert.postecert.it</t>
+  </si>
+  <si>
+    <t>https://senzaspine.com/</t>
+  </si>
+  <si>
+    <t>Società Filarmonica di Voghenza - Scuola di musica APS</t>
+  </si>
+  <si>
+    <t>Via Europa 8</t>
+  </si>
+  <si>
+    <t>44019</t>
+  </si>
+  <si>
+    <t>Voghiera</t>
+  </si>
+  <si>
+    <t>Società Filarmonica di Voghenza - Scuola di Musica APS</t>
+  </si>
+  <si>
+    <t>scuoladimusicavoghenza@gmail.com</t>
+  </si>
+  <si>
+    <t>bandafilarmonicavoghenza@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.societafilarmonicavoghenza.it/</t>
+  </si>
+  <si>
+    <t>SOCIETA' CORALE EURIDICE APS</t>
+  </si>
+  <si>
+    <t>VIA EMILIA PONENTE 477/6</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Flauto dolce, Pianoforte, Violino</t>
+  </si>
+  <si>
+    <t>info@coroeuridice.it</t>
+  </si>
+  <si>
+    <t>coroeuridice@pec.it</t>
+  </si>
+  <si>
+    <t>http://www.coroeuridice.it/</t>
+  </si>
+  <si>
+    <t>SOL E LUNA</t>
+  </si>
+  <si>
+    <t>piazza Iqbal,1</t>
+  </si>
+  <si>
+    <t>42010</t>
+  </si>
+  <si>
+    <t>Rio Saliceto</t>
+  </si>
+  <si>
+    <t>SOL e LUNA</t>
+  </si>
+  <si>
+    <t>Altro, Canto, Chitarra, Flauto traverso, Percussioni, Pianoforte, Sassofono, Violino</t>
+  </si>
+  <si>
+    <t>apsoleluna@gmail.com</t>
+  </si>
+  <si>
+    <t>solelunaps@pec.it</t>
+  </si>
+  <si>
+    <t>www.facebook.com/Apsoleluna</t>
+  </si>
+  <si>
+    <t>SONUS ACADEMY</t>
+  </si>
+  <si>
+    <t>Via G. Mazzini 168 C/D/E</t>
+  </si>
+  <si>
+    <t>SONUS CULTURA</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Fisarmonica, Pianoforte, Tastiere</t>
+  </si>
+  <si>
+    <t>Sonusacademysassuolo@gmail.com</t>
+  </si>
+  <si>
+    <t>sonuscultura@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.sonusacademy.it</t>
+  </si>
+  <si>
+    <t>Suzuki Music Center APS</t>
+  </si>
+  <si>
+    <t>Via Sabotino 6</t>
+  </si>
+  <si>
+    <t>40131</t>
+  </si>
+  <si>
+    <t>Altro, Arpa, Canto, Viola, Violino, Violoncello</t>
+  </si>
+  <si>
+    <t>amministrazione@suzukimusiccenter.it</t>
+  </si>
+  <si>
+    <t>suzukimusiccenter@pec.it</t>
+  </si>
+  <si>
+    <t>https://suzukimusiccenter.it</t>
+  </si>
+  <si>
+    <t>Suzukìp. Scuola piano Suzuki</t>
+  </si>
+  <si>
+    <t>Strada Maggiore 90</t>
+  </si>
+  <si>
+    <t>info@scuolapianosuzuki.it</t>
+  </si>
+  <si>
+    <t>roberta.ciancio@pec.it</t>
+  </si>
+  <si>
+    <t>https://www.scuolapianosuzuki.it/</t>
+  </si>
+  <si>
+    <t>Talentho di Caleidos Coop. Soc.</t>
+  </si>
+  <si>
+    <t>Piazza Liberazione 13</t>
+  </si>
+  <si>
+    <t>CALEIDOS COOPERATIVA SOCIALE ONLUS</t>
+  </si>
+  <si>
+    <t>Altro, Batteria, Canto, Chitarra, Percussioni, Pianoforte, Tromba</t>
+  </si>
+  <si>
+    <t>scuola@talentho.it</t>
+  </si>
+  <si>
+    <t>caleidos@pec.mailcoop.it</t>
+  </si>
+  <si>
+    <t>http://www.talentho.it</t>
+  </si>
+  <si>
+    <t>TamburHello</t>
+  </si>
+  <si>
+    <t>Via Santhià, 28</t>
+  </si>
+  <si>
+    <t>info@tamburhello.it</t>
+  </si>
+  <si>
+    <t>michele.freguglia@legalmail.it</t>
+  </si>
+  <si>
+    <t>https://www.tamburhello.it/</t>
+  </si>
+  <si>
+    <t>VOCI NEL MONTEFELTRO - APS</t>
+  </si>
+  <si>
+    <t>VIA G. MAZZINI, 62</t>
   </si>
   <si>
     <t>47863</t>
   </si>
   <si>
     <t>Novafeltria</t>
-  </si>
-[...4549 lines deleted...]
-    <t>Canto, Pianoforte</t>
   </si>
   <si>
     <t>ubaldo@vocinelmontefeltro.org</t>
   </si>
   <si>
     <t>accademia@pec.vocinelmontefeltro.org</t>
   </si>
   <si>
     <t>http://www.vocinelmontefeltro.org/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5165,80 +5069,80 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/scuolamusica.reggiolo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accademia49.it" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmaoperart.com/accademia-carlo-bergonzi" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acccademiaarsnova.wordpress.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accademiamusicamoderna.com/AmmModena/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/AccademiadiPan" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imusicidiparma.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associazioneartefonia.wordpress.com" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admusicam.eu" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adagioassai.it" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amicidelprogettomusica.com" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amiciperlamusica.org" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appenninosound.com" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcisoliera.com" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcopolis.net" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://armoniecalderara.wixsite.com/scuoladimusica" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.artiesuoni.com" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.artistation.it" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liceomusicalepinza.it" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.roncagliasband.org" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filarmonicatresigallo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bertinoromusica.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazioneresonance.com" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amicidellamusica-sanmauropascoli.blogspot.com" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandaludovicoariosto.it" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandaverdibusseto.it" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolacaimmi.com" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.artemusica.pc.it" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associazionemusicamica.org" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/lottavanota.laboratoridialfonsine" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diapason.bo.it/scuolamusica/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doremiusic.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euterpe.re.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isuonintasca.it" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assjamsession.it" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.JAZZONPARMAORCHESTRA.IT" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemusicschool.com" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolamariotti.it" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolamusicarussi.it" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazioneroveroni.it" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazionevaroli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandadigambettola.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crazysoundpodenzano.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazionedoremi.altervista.org" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cantinarmonica.it" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolabernstein.it" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://istitutomusicalepalestrina.it" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primenote.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonasonora.it" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.professionalmusicinstitute.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicapopolare.net" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audioenginemusic.com" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audioline-scuoladimusica.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicabondeno.it" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bandabignardi.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandaprimocarlini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bandamedicina.altervista.org" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandamusicaleimola.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bandaverucchio.wixsite.com/bandaverucchio" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimmusicacademy.com" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemirimini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemlira.it" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemi.bologna.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centroculturaleanzolese.com" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suonocorpovoce.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nazareno.it" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centromousike.com" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/centromusicalevivaldi/?locale=it_IT" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lnx.chorusioma.com" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circoloculturalesolaris.wordpress.com" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orchestraginoneri.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circolobononcini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamusicacopparo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpmmmusicapieve.it" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicacomacchio.it" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandafornovo.it" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multiplo.comune.cavriago.re.it/corsi/la-scuola-di-musica-del-multiplo" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italiacori.it/coro-farthan-marzabotto" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labeneficenza.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandacasteldelrio.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandacastello.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bandamondaino.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandaspilamberto.it/la-scuola.html" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpobandisticopontolliese.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/share/1E7ghKBHvo/?mibextid=wwXIfr" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosascuola.it" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativehub.academy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casamusicaledelrio.it" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitacreativita.it" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eliseoartlab.it" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100091147014251" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.estensemusicacademy.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolaeuphonia.it" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.filarmonicacm.it" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondazionemusicaper.it" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionecgandreoli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teatroregioparma.it/spettacolo/accademia-voci-bianche/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fralequinte.it" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gfmlacoppa.wordpress.com" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hallofmusic.it" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilbastimento.org" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flautomagico.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuoladimusicailpodio.it" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associazionelettimi.it" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inarteonline.com" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insuono.it" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutocorellicesena.it" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istituto-meme.com" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandamolinella.com" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionemasini.it" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accademiaparma.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CentroStudiMusicaliLAccademia" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamusicainterna.it" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ricordimusicschool.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/lab.saltarello/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.laboratoriomusicalevarini.it" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicamikrokosmos.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mikrokosmos.it" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-it.facebook.com/mikrokosmosorchestra/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.milestoneschool.it" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicfactory-school.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicstation.top" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/musicafacendo" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamusicalia.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicantiere.com" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musijam-ferrara-aps.business.site/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musikmaster.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musikecarpi.com" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neumamusic.it" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coralesfrancescodapoala.it/wp/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ammpiacenza.it" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vassurabaroncini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.officinadellamusica.ra.it" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orchestraamadeus.it" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orizzontimusicali.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pianomania.it" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaa-angelica.com/aaa/scuolaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antoniano.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.real-sound.org" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.incontridistile.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scuolamusicarisonanze.it" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rockguitarcentercesena.com" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicavigarano.it" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nonattivo.it" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inarteonline.com" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coopkoine.it" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coralepuccinisassuolo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuoladimusicacorelli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandadiboretto.it" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corpofilarmonicosantilario.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scuolaimpullitti.it" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandafelina.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacorelli.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modiglianamusica.it" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilmosaicocooperativa.com/servizi/percorsi-didattici/la-nuova-scuola-di-musica-comunale-di-mordano" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3montiband.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/BandaSantaVittoria" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamusicagoitre.com" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.castrocaro-musica.it" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://filarmonicascortichino.it" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frb.valsamoggia.bo.it/scuoladimusica/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolarossini.it" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolasteineriana.org" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iltemporale.it/it/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolainnoallagioia.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamalerbi.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medardomascagni.it" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuoladimusicamoderna.it" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educazionepermanente.it" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elisapiffanelli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolamusicatorelli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladupre.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolecepam.it/sedi/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senzaspine.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societafilarmonicavoghenza.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coroeuridice.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sonusacademy.it" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suzukimusiccenter.it" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolapianosuzuki.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.talentho.it" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tamburhello.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tempusfugitpercussion.it" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vocinelmontefeltro.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/scuolamusica.reggiolo" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accademia49.it" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parmaoperart.com/accademia-carlo-bergonzi" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acccademiaarsnova.wordpress.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accademiamusicamoderna.com/AmmModena/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/AccademiadiPan" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ddmv.it" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imusicidiparma.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associazioneartefonia.wordpress.com" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admusicam.eu" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adagioassai.it" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alma-musica.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amicidelprogettomusica.com" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appenninosound.com" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcisoliera.com" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arcopolis.net" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://armoniecalderara.wixsite.com/scuoladimusica" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.artiesuoni.com" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.artistation.it" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liceomusicalepinza.it" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filarmonicatresigallo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bertinoromusica.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scuolagiuliofaini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.officinamusicaleparmense.it/index.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazioneresonance.com" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amicidellamusica-sanmauropascoli.blogspot.com" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandaludovicoariosto.it" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandaverdibusseto.it" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolacaimmi.com" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.artemusica.pc.it" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associazionemusicamica.org" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/lottavanota.laboratoridialfonsine" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diapason.bo.it/scuolamusica/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doremiusic.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euterpe.re.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isuonintasca.it" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assjamsession.it" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.JAZZONPARMAORCHESTRA.IT" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livemusicschool.com" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolamariotti.it" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolamusicarussi.it" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazioneroveroni.it" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazionevaroli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandadigambettola.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crazysoundpodenzano.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associazionedoremi.altervista.org" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cantinarmonica.it" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolabernstein.it" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://istitutomusicalepalestrina.it" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primenote.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.professionalmusicinstitute.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicapopolare.net" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audioenginemusic.com" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audioline-scuoladimusica.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicabondeno.it" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bandabignardi.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandaprimocarlini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bandamedicina.altervista.org" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandamusicaleimola.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bandaverucchio.wixsite.com/bandaverucchio" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimmusicacademy.com" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemirimini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemlira.it" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemi.bologna.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centroculturaleanzolese.com" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nazareno.it" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centromousike.com" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/centromusicalevivaldi/?locale=it_IT" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lnx.chorusioma.com" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circoloculturalesolaris.wordpress.com" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orchestraginoneri.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circolobononcini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamusicacopparo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpmmmusicapieve.it" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicacomacchio.it" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandafornovo.it" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multiplo.comune.cavriago.re.it/corsi/la-scuola-di-musica-del-multiplo" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.italiacori.it/coro-farthan-marzabotto" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corofarnesiano.it" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labeneficenza.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandafontanellato.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandacastello.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bandamondaino.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandaspilamberto.it/la-scuola.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpobandisticopontolliese.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandacasteldelrio.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/share/1E7ghKBHvo/?mibextid=wwXIfr" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosascuola.it" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativehub.academy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casamusicaledelrio.it" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vitacreativita.it" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/bimbi-in-musica.it/www/home" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eliseoartlab.it" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/scuoladimusicalarrybuttazzi/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.estensemusicacademy.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuolaeuphonia.it" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.bandadicona.it" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.filarmonicacm.it" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filarmonicacittadeltricolore.com" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondazionemusicaper.it" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionecgandreoli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teatroregioparma.it/spettacolo/accademia-voci-bianche-del-teatro-regio-di-parma/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fralequinte.it" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hallofmusic.it" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harmonyhousefaenza.it" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ilbastimento.org" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flautomagico.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuoladimusicailpodio.it" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associazionelettimi.it" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inarteonline.com" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insuono.it" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutocorellicesena.it" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istituto-meme.com" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bandamolinella.com" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionemasini.it" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imriccione.com" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accademiaparma.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/CentroStudiMusicaliLAccademia" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://officinadellamusicapiacenza.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamusicainterna.it" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ricordimusicschool.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labadabadu.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/lab.saltarello/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mikrokosmos.it" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicamikrokosmos.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://it-it.facebook.com/mikrokosmosorchestra/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.milestoneschool.it" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicfactory-school.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicstation.top" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicafacendo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamusicalia.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicantiere.com" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musijamapsferrara.my.canva.site/musi" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musikmaster.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musikecarpi.com" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.notamusic.org" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonaginta.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coralesfrancescodapoala.it/wp/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ammpiacenza.it" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vassurabaroncini.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.officinadellamusica.ra.it" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orchestraamadeus.it" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orizzontimusicali.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pianomania.it" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaa-angelica.com/aaa/scuolaaa/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antoniano.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.incontridistile.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scuolamusicarisonanze.it" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rockguitarcentercesena.com" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicavigarano.it" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacorelli.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nonattivo.it" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inarteonline.com" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coopkoine.it" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coralepuccinisassuolo.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuoladimusicacorelli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandadiboretto.it" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corpofilarmonicosantilario.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scuolaimpullitti.it" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandafelina.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacorelli.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilmosaicocooperativa.com/servizi/percorsi-didattici/la-nuova-scuola-di-musica-comunale-di-mordano" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3montiband.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/BandaSantaVittoria" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamusicagoitre.com" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.castrocaro-musica.it" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://filarmonicascortichino.it" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frb.valsamoggia.bo.it/scuoladimusica/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolarossini.it" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artiesuoni.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolasteineriana.org" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iltemporale.it/it/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolainnoallagioia.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolamalerbi.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medardomascagni.it" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scuoladimusicamoderna.it" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.educazionepermanente.it" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elisapiffanelli.it" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladimusicapoggiorenatico.it" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tempusfugitpercussion.it" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladupre.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mondomusicaparma.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolecepam.it/sedi/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senzaspine.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societafilarmonicavoghenza.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coroeuridice.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sonusacademy.it" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suzukimusiccenter.it" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuolapianosuzuki.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.talentho.it" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tamburhello.it/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vocinelmontefeltro.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P215"/>
+  <dimension ref="A1:P211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="90" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="97" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="235" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="48" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="51" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="129" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -5431,1177 +5335,1177 @@
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
       <c r="G5" t="s">
         <v>51</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
         <v>22</v>
       </c>
       <c r="N5" t="s">
         <v>52</v>
       </c>
       <c r="O5" t="s">
         <v>53</v>
       </c>
       <c r="P5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
         <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
       <c r="K6" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
         <v>22</v>
       </c>
       <c r="M6" t="s">
         <v>22</v>
       </c>
       <c r="N6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" t="s">
+        <v>58</v>
+      </c>
+      <c r="F7" t="s">
         <v>63</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L7" t="s">
         <v>22</v>
       </c>
       <c r="M7" t="s">
         <v>22</v>
       </c>
       <c r="N7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8" t="s">
+        <v>74</v>
+      </c>
+      <c r="F8" t="s">
         <v>71</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8" t="s">
         <v>22</v>
       </c>
       <c r="K8" t="s">
         <v>22</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
         <v>22</v>
       </c>
       <c r="N8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E9" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9" t="s">
         <v>22</v>
       </c>
       <c r="K9" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L9" t="s">
         <v>22</v>
       </c>
       <c r="M9" t="s">
         <v>22</v>
       </c>
       <c r="N9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E10" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" t="s">
         <v>88</v>
       </c>
-      <c r="D10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10" t="s">
         <v>22</v>
       </c>
       <c r="K10" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
         <v>22</v>
       </c>
       <c r="M10" t="s">
         <v>22</v>
       </c>
       <c r="N10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" t="s">
+        <v>98</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G11" t="s">
         <v>99</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11" t="s">
         <v>22</v>
       </c>
       <c r="K11" t="s">
         <v>22</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>22</v>
       </c>
       <c r="N11" t="s">
         <v>100</v>
       </c>
       <c r="O11" t="s">
         <v>101</v>
       </c>
       <c r="P11" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>103</v>
       </c>
       <c r="B12" t="s">
         <v>104</v>
       </c>
       <c r="C12" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G12" t="s">
         <v>106</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12" t="s">
         <v>22</v>
       </c>
       <c r="K12" t="s">
         <v>22</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
         <v>22</v>
       </c>
       <c r="N12" t="s">
         <v>107</v>
       </c>
       <c r="O12" t="s">
         <v>108</v>
       </c>
       <c r="P12" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>110</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>113</v>
       </c>
       <c r="F13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13" t="s">
         <v>22</v>
       </c>
       <c r="K13" t="s">
         <v>22</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="N13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C14" t="s">
+        <v>120</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G14" t="s">
         <v>121</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14" t="s">
         <v>22</v>
       </c>
       <c r="K14" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L14" t="s">
         <v>22</v>
       </c>
       <c r="M14" t="s">
         <v>22</v>
       </c>
       <c r="N14" t="s">
         <v>122</v>
       </c>
       <c r="O14" t="s">
         <v>123</v>
       </c>
       <c r="P14" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15" t="s">
         <v>126</v>
       </c>
       <c r="C15" t="s">
         <v>127</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>128</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>125</v>
       </c>
       <c r="G15" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15" t="s">
         <v>22</v>
       </c>
       <c r="K15" t="s">
         <v>43</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
         <v>22</v>
       </c>
       <c r="N15" t="s">
         <v>129</v>
       </c>
       <c r="O15" t="s">
         <v>130</v>
       </c>
       <c r="P15" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>132</v>
       </c>
       <c r="B16" t="s">
         <v>133</v>
       </c>
       <c r="C16" t="s">
         <v>134</v>
       </c>
       <c r="D16" t="s">
         <v>135</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="F16" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G16" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="H16" t="s">
         <v>22</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
       <c r="J16" t="s">
         <v>22</v>
       </c>
       <c r="K16" t="s">
         <v>22</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
         <v>22</v>
       </c>
       <c r="N16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="P16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D17" t="s">
+        <v>145</v>
+      </c>
+      <c r="E17" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" t="s">
         <v>142</v>
       </c>
-      <c r="E17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H17" t="s">
         <v>22</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17" t="s">
         <v>22</v>
       </c>
       <c r="K17" t="s">
         <v>22</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
         <v>22</v>
       </c>
       <c r="N17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18" t="s">
+        <v>151</v>
+      </c>
+      <c r="C18" t="s">
+        <v>152</v>
+      </c>
+      <c r="D18" t="s">
+        <v>153</v>
+      </c>
+      <c r="E18" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" t="s">
         <v>150</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H18" t="s">
         <v>22</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18" t="s">
         <v>22</v>
       </c>
       <c r="K18" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
         <v>22</v>
       </c>
       <c r="N18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19" t="s">
+        <v>159</v>
+      </c>
+      <c r="C19" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" t="s">
+        <v>113</v>
+      </c>
+      <c r="E19" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>157</v>
       </c>
       <c r="G19" t="s">
         <v>161</v>
       </c>
       <c r="H19" t="s">
         <v>22</v>
       </c>
       <c r="I19" t="s">
         <v>22</v>
       </c>
       <c r="J19" t="s">
         <v>22</v>
       </c>
       <c r="K19" t="s">
         <v>43</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
         <v>22</v>
       </c>
       <c r="N19" t="s">
         <v>162</v>
       </c>
       <c r="O19" t="s">
         <v>163</v>
       </c>
       <c r="P19" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>165</v>
       </c>
       <c r="B20" t="s">
         <v>166</v>
       </c>
       <c r="C20" t="s">
         <v>167</v>
       </c>
       <c r="D20" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="E20" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F20" t="s">
         <v>165</v>
       </c>
       <c r="G20" t="s">
-        <v>168</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
         <v>22</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20" t="s">
         <v>22</v>
       </c>
       <c r="K20" t="s">
         <v>43</v>
       </c>
       <c r="L20" t="s">
         <v>22</v>
       </c>
       <c r="M20" t="s">
         <v>22</v>
       </c>
       <c r="N20" t="s">
         <v>169</v>
       </c>
       <c r="O20" t="s">
         <v>170</v>
       </c>
       <c r="P20" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>172</v>
       </c>
       <c r="B21" t="s">
         <v>173</v>
       </c>
       <c r="C21" t="s">
         <v>174</v>
       </c>
       <c r="D21" t="s">
         <v>175</v>
       </c>
       <c r="E21" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>22</v>
       </c>
       <c r="J21" t="s">
         <v>22</v>
       </c>
       <c r="K21" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
         <v>22</v>
       </c>
       <c r="N21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="P21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C22" t="s">
+        <v>183</v>
+      </c>
+      <c r="D22" t="s">
+        <v>184</v>
+      </c>
+      <c r="E22" t="s">
+        <v>185</v>
+      </c>
+      <c r="F22" t="s">
         <v>181</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22" t="s">
         <v>22</v>
       </c>
       <c r="K22" t="s">
         <v>22</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="N22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="O22" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="P22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C23" t="s">
+        <v>192</v>
+      </c>
+      <c r="D23" t="s">
+        <v>185</v>
+      </c>
+      <c r="E23" t="s">
+        <v>185</v>
+      </c>
+      <c r="F23" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="G23" t="s">
         <v>193</v>
       </c>
       <c r="H23" t="s">
         <v>22</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23" t="s">
         <v>22</v>
       </c>
       <c r="K23" t="s">
         <v>22</v>
       </c>
       <c r="L23" t="s">
         <v>22</v>
       </c>
       <c r="M23" t="s">
         <v>22</v>
       </c>
       <c r="N23" t="s">
         <v>194</v>
       </c>
       <c r="O23" t="s">
         <v>195</v>
       </c>
       <c r="P23" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>197</v>
       </c>
       <c r="B24" t="s">
         <v>198</v>
       </c>
       <c r="C24" t="s">
         <v>199</v>
       </c>
       <c r="D24" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="E24" t="s">
-        <v>192</v>
+        <v>136</v>
       </c>
       <c r="F24" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="G24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H24" t="s">
         <v>22</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24" t="s">
         <v>22</v>
       </c>
       <c r="K24" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L24" t="s">
         <v>22</v>
       </c>
       <c r="M24" t="s">
         <v>22</v>
       </c>
       <c r="N24" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="O24" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="P24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C25" t="s">
+        <v>208</v>
+      </c>
+      <c r="D25" t="s">
+        <v>209</v>
+      </c>
+      <c r="E25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" t="s">
         <v>206</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H25" t="s">
         <v>22</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
       </c>
       <c r="J25" t="s">
         <v>22</v>
       </c>
       <c r="K25" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
         <v>22</v>
       </c>
       <c r="N25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="O25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C26" t="s">
+        <v>216</v>
+      </c>
+      <c r="D26" t="s">
+        <v>217</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" t="s">
         <v>214</v>
       </c>
-      <c r="D26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H26" t="s">
         <v>22</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26" t="s">
         <v>22</v>
       </c>
       <c r="K26" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L26" t="s">
         <v>22</v>
       </c>
       <c r="M26" t="s">
         <v>22</v>
       </c>
       <c r="N26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="O26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D27" t="s">
-        <v>224</v>
+        <v>40</v>
       </c>
       <c r="E27" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F27" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="G27" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H27" t="s">
         <v>22</v>
       </c>
       <c r="I27" t="s">
         <v>22</v>
       </c>
       <c r="J27" t="s">
         <v>22</v>
       </c>
       <c r="K27" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L27" t="s">
         <v>22</v>
       </c>
       <c r="M27" t="s">
         <v>22</v>
       </c>
       <c r="N27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="O27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="P27" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C28" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
       <c r="F28" t="s">
         <v>232</v>
       </c>
       <c r="G28" t="s">
         <v>233</v>
       </c>
       <c r="H28" t="s">
         <v>22</v>
       </c>
       <c r="I28" t="s">
         <v>22</v>
       </c>
       <c r="J28" t="s">
         <v>22</v>
       </c>
       <c r="K28" t="s">
         <v>22</v>
       </c>
@@ -6660,54 +6564,54 @@
       </c>
       <c r="M29" t="s">
         <v>22</v>
       </c>
       <c r="N29" t="s">
         <v>242</v>
       </c>
       <c r="O29" t="s">
         <v>243</v>
       </c>
       <c r="P29" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>245</v>
       </c>
       <c r="B30" t="s">
         <v>246</v>
       </c>
       <c r="C30" t="s">
         <v>247</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="E30" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="F30" t="s">
         <v>245</v>
       </c>
       <c r="G30" t="s">
         <v>248</v>
       </c>
       <c r="H30" t="s">
         <v>22</v>
       </c>
       <c r="I30" t="s">
         <v>22</v>
       </c>
       <c r="J30" t="s">
         <v>22</v>
       </c>
       <c r="K30" t="s">
         <v>43</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
         <v>22</v>
       </c>
@@ -6907,9278 +6811,9087 @@
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
         <v>22</v>
       </c>
       <c r="N34" t="s">
         <v>277</v>
       </c>
       <c r="O34" t="s">
         <v>278</v>
       </c>
       <c r="P34" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>280</v>
       </c>
       <c r="B35" t="s">
         <v>281</v>
       </c>
       <c r="C35" t="s">
-        <v>182</v>
+        <v>282</v>
       </c>
       <c r="D35" t="s">
-        <v>40</v>
+        <v>283</v>
       </c>
       <c r="E35" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="F35" t="s">
         <v>280</v>
       </c>
       <c r="G35" t="s">
-        <v>282</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
         <v>22</v>
       </c>
       <c r="I35" t="s">
         <v>22</v>
       </c>
       <c r="J35" t="s">
         <v>22</v>
       </c>
       <c r="K35" t="s">
         <v>22</v>
       </c>
       <c r="L35" t="s">
         <v>22</v>
       </c>
       <c r="M35" t="s">
         <v>22</v>
       </c>
       <c r="N35" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="O35" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="P35" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B36" t="s">
+        <v>288</v>
+      </c>
+      <c r="C36" t="s">
+        <v>289</v>
+      </c>
+      <c r="D36" t="s">
+        <v>290</v>
+      </c>
+      <c r="E36" t="s">
+        <v>113</v>
+      </c>
+      <c r="F36" t="s">
         <v>287</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>153</v>
+        <v>291</v>
       </c>
       <c r="H36" t="s">
         <v>22</v>
       </c>
       <c r="I36" t="s">
         <v>22</v>
       </c>
       <c r="J36" t="s">
         <v>22</v>
       </c>
       <c r="K36" t="s">
         <v>22</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
         <v>22</v>
       </c>
       <c r="N36" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="O36" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="P36" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B37" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" t="s">
+        <v>40</v>
+      </c>
+      <c r="F37" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
       <c r="G37" t="s">
         <v>297</v>
       </c>
       <c r="H37" t="s">
         <v>22</v>
       </c>
       <c r="I37" t="s">
         <v>22</v>
       </c>
       <c r="J37" t="s">
         <v>22</v>
       </c>
       <c r="K37" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
         <v>22</v>
       </c>
       <c r="N37" t="s">
         <v>298</v>
       </c>
       <c r="O37" t="s">
         <v>299</v>
       </c>
       <c r="P37" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>301</v>
       </c>
       <c r="B38" t="s">
         <v>302</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>303</v>
       </c>
       <c r="D38" t="s">
-        <v>39</v>
+        <v>304</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>301</v>
       </c>
       <c r="G38" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H38" t="s">
         <v>22</v>
       </c>
       <c r="I38" t="s">
         <v>22</v>
       </c>
       <c r="J38" t="s">
         <v>22</v>
       </c>
       <c r="K38" t="s">
         <v>22</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
         <v>22</v>
       </c>
       <c r="N38" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="O38" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="P38" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B39" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C39" t="s">
+        <v>311</v>
+      </c>
+      <c r="D39" t="s">
+        <v>185</v>
+      </c>
+      <c r="E39" t="s">
+        <v>185</v>
+      </c>
+      <c r="F39" t="s">
         <v>309</v>
       </c>
-      <c r="D39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H39" t="s">
         <v>22</v>
       </c>
       <c r="I39" t="s">
         <v>22</v>
       </c>
       <c r="J39" t="s">
         <v>22</v>
       </c>
       <c r="K39" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
         <v>22</v>
       </c>
       <c r="N39" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="O39" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="P39" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B40" t="s">
+        <v>317</v>
+      </c>
+      <c r="C40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" t="s">
+        <v>113</v>
+      </c>
+      <c r="F40" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
       <c r="G40" t="s">
         <v>318</v>
       </c>
       <c r="H40" t="s">
         <v>22</v>
       </c>
       <c r="I40" t="s">
         <v>22</v>
       </c>
       <c r="J40" t="s">
         <v>22</v>
       </c>
       <c r="K40" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
         <v>22</v>
       </c>
       <c r="N40" t="s">
         <v>319</v>
       </c>
       <c r="O40" t="s">
         <v>320</v>
       </c>
       <c r="P40" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>322</v>
       </c>
       <c r="B41" t="s">
         <v>323</v>
       </c>
       <c r="C41" t="s">
-        <v>119</v>
+        <v>224</v>
       </c>
       <c r="D41" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="F41" t="s">
         <v>322</v>
       </c>
       <c r="G41" t="s">
         <v>324</v>
       </c>
       <c r="H41" t="s">
         <v>22</v>
       </c>
       <c r="I41" t="s">
         <v>22</v>
       </c>
       <c r="J41" t="s">
         <v>22</v>
       </c>
       <c r="K41" t="s">
         <v>22</v>
       </c>
       <c r="L41" t="s">
         <v>22</v>
       </c>
       <c r="M41" t="s">
         <v>22</v>
       </c>
       <c r="N41" t="s">
         <v>325</v>
       </c>
       <c r="O41" t="s">
         <v>326</v>
       </c>
       <c r="P41" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>328</v>
       </c>
       <c r="B42" t="s">
         <v>329</v>
       </c>
       <c r="C42" t="s">
         <v>330</v>
       </c>
       <c r="D42" t="s">
-        <v>40</v>
+        <v>331</v>
       </c>
       <c r="E42" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="F42" t="s">
         <v>328</v>
       </c>
       <c r="G42" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H42" t="s">
         <v>22</v>
       </c>
       <c r="I42" t="s">
         <v>22</v>
       </c>
       <c r="J42" t="s">
         <v>22</v>
       </c>
       <c r="K42" t="s">
         <v>22</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
         <v>22</v>
       </c>
       <c r="N42" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="O42" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="P42" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B43" t="s">
+        <v>337</v>
+      </c>
+      <c r="C43" t="s">
+        <v>338</v>
+      </c>
+      <c r="D43" t="s">
+        <v>339</v>
+      </c>
+      <c r="E43" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" t="s">
         <v>336</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H43" t="s">
         <v>22</v>
       </c>
       <c r="I43" t="s">
         <v>22</v>
       </c>
       <c r="J43" t="s">
+        <v>22</v>
+      </c>
+      <c r="K43" t="s">
         <v>43</v>
       </c>
-      <c r="K43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L43" t="s">
         <v>22</v>
       </c>
       <c r="M43" t="s">
         <v>22</v>
       </c>
       <c r="N43" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="O43" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="P43" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B44" t="s">
+        <v>345</v>
+      </c>
+      <c r="C44" t="s">
+        <v>346</v>
+      </c>
+      <c r="D44" t="s">
+        <v>347</v>
+      </c>
+      <c r="E44" t="s">
+        <v>185</v>
+      </c>
+      <c r="F44" t="s">
         <v>344</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H44" t="s">
         <v>22</v>
       </c>
       <c r="I44" t="s">
         <v>22</v>
       </c>
       <c r="J44" t="s">
         <v>22</v>
       </c>
       <c r="K44" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L44" t="s">
         <v>22</v>
       </c>
       <c r="M44" t="s">
         <v>22</v>
       </c>
       <c r="N44" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="O44" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="P44" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B45" t="s">
+        <v>353</v>
+      </c>
+      <c r="C45" t="s">
+        <v>354</v>
+      </c>
+      <c r="D45" t="s">
+        <v>355</v>
+      </c>
+      <c r="E45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45" t="s">
         <v>352</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H45" t="s">
         <v>22</v>
       </c>
       <c r="I45" t="s">
         <v>22</v>
       </c>
       <c r="J45" t="s">
         <v>22</v>
       </c>
       <c r="K45" t="s">
         <v>22</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
         <v>22</v>
       </c>
       <c r="N45" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="O45" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="P45" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B46" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C46" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D46" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E46" t="s">
-        <v>30</v>
+        <v>185</v>
       </c>
       <c r="F46" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="G46" t="s">
-        <v>363</v>
+        <v>233</v>
       </c>
       <c r="H46" t="s">
         <v>22</v>
       </c>
       <c r="I46" t="s">
         <v>22</v>
       </c>
       <c r="J46" t="s">
         <v>22</v>
       </c>
       <c r="K46" t="s">
         <v>22</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
         <v>22</v>
       </c>
       <c r="N46" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="O46" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P46" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B47" t="s">
+        <v>369</v>
+      </c>
+      <c r="C47" t="s">
+        <v>370</v>
+      </c>
+      <c r="D47" t="s">
+        <v>74</v>
+      </c>
+      <c r="E47" t="s">
+        <v>74</v>
+      </c>
+      <c r="F47" t="s">
         <v>368</v>
       </c>
-      <c r="C47" t="s">
-[...8 lines deleted...]
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>371</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
         <v>22</v>
       </c>
       <c r="I47" t="s">
         <v>22</v>
       </c>
       <c r="J47" t="s">
         <v>22</v>
       </c>
       <c r="K47" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
         <v>22</v>
       </c>
       <c r="N47" t="s">
         <v>372</v>
       </c>
       <c r="O47" t="s">
         <v>373</v>
       </c>
       <c r="P47" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>375</v>
       </c>
       <c r="B48" t="s">
         <v>376</v>
       </c>
       <c r="C48" t="s">
         <v>377</v>
       </c>
       <c r="D48" t="s">
-        <v>81</v>
+        <v>378</v>
       </c>
       <c r="E48" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>375</v>
       </c>
       <c r="G48" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H48" t="s">
         <v>22</v>
       </c>
       <c r="I48" t="s">
         <v>22</v>
       </c>
       <c r="J48" t="s">
         <v>22</v>
       </c>
       <c r="K48" t="s">
         <v>43</v>
       </c>
       <c r="L48" t="s">
         <v>22</v>
       </c>
       <c r="M48" t="s">
         <v>22</v>
       </c>
       <c r="N48" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="O48" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="P48" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B49" t="s">
+        <v>384</v>
+      </c>
+      <c r="C49" t="s">
+        <v>385</v>
+      </c>
+      <c r="D49" t="s">
+        <v>386</v>
+      </c>
+      <c r="E49" t="s">
+        <v>50</v>
+      </c>
+      <c r="F49" t="s">
         <v>383</v>
       </c>
-      <c r="C49" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H49" t="s">
         <v>22</v>
       </c>
       <c r="I49" t="s">
         <v>22</v>
       </c>
       <c r="J49" t="s">
         <v>22</v>
       </c>
       <c r="K49" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L49" t="s">
         <v>22</v>
       </c>
       <c r="M49" t="s">
         <v>22</v>
       </c>
       <c r="N49" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="O49" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="P49" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B50" t="s">
+        <v>392</v>
+      </c>
+      <c r="C50" t="s">
+        <v>393</v>
+      </c>
+      <c r="D50" t="s">
+        <v>394</v>
+      </c>
+      <c r="E50" t="s">
+        <v>185</v>
+      </c>
+      <c r="F50" t="s">
         <v>391</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G50" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H50" t="s">
         <v>22</v>
       </c>
       <c r="I50" t="s">
         <v>22</v>
       </c>
       <c r="J50" t="s">
         <v>22</v>
       </c>
       <c r="K50" t="s">
         <v>22</v>
       </c>
       <c r="L50" t="s">
         <v>22</v>
       </c>
       <c r="M50" t="s">
         <v>22</v>
       </c>
       <c r="N50" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="O50" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="P50" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B51" t="s">
+        <v>400</v>
+      </c>
+      <c r="C51" t="s">
+        <v>401</v>
+      </c>
+      <c r="D51" t="s">
+        <v>402</v>
+      </c>
+      <c r="E51" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" t="s">
         <v>399</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H51" t="s">
         <v>22</v>
       </c>
       <c r="I51" t="s">
         <v>22</v>
       </c>
       <c r="J51" t="s">
         <v>22</v>
       </c>
       <c r="K51" t="s">
         <v>22</v>
       </c>
       <c r="L51" t="s">
         <v>22</v>
       </c>
       <c r="M51" t="s">
         <v>22</v>
       </c>
       <c r="N51" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="O51" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P51" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B52" t="s">
+        <v>408</v>
+      </c>
+      <c r="C52" t="s">
+        <v>409</v>
+      </c>
+      <c r="D52" t="s">
+        <v>410</v>
+      </c>
+      <c r="E52" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52" t="s">
         <v>407</v>
       </c>
-      <c r="C52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H52" t="s">
         <v>22</v>
       </c>
       <c r="I52" t="s">
         <v>22</v>
       </c>
       <c r="J52" t="s">
         <v>22</v>
       </c>
       <c r="K52" t="s">
         <v>22</v>
       </c>
       <c r="L52" t="s">
         <v>22</v>
       </c>
       <c r="M52" t="s">
         <v>22</v>
       </c>
       <c r="N52" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="O52" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P52" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B53" t="s">
+        <v>416</v>
+      </c>
+      <c r="C53" t="s">
+        <v>417</v>
+      </c>
+      <c r="D53" t="s">
+        <v>418</v>
+      </c>
+      <c r="E53" t="s">
+        <v>50</v>
+      </c>
+      <c r="F53" t="s">
         <v>415</v>
       </c>
-      <c r="C53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G53" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H53" t="s">
         <v>22</v>
       </c>
       <c r="I53" t="s">
         <v>22</v>
       </c>
       <c r="J53" t="s">
         <v>22</v>
       </c>
       <c r="K53" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L53" t="s">
         <v>22</v>
       </c>
       <c r="M53" t="s">
         <v>22</v>
       </c>
       <c r="N53" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="O53" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="P53" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B54" t="s">
+        <v>424</v>
+      </c>
+      <c r="C54" t="s">
+        <v>425</v>
+      </c>
+      <c r="D54" t="s">
+        <v>136</v>
+      </c>
+      <c r="E54" t="s">
+        <v>136</v>
+      </c>
+      <c r="F54" t="s">
         <v>423</v>
-      </c>
-[...10 lines deleted...]
-        <v>422</v>
       </c>
       <c r="G54" t="s">
         <v>426</v>
       </c>
       <c r="H54" t="s">
         <v>22</v>
       </c>
       <c r="I54" t="s">
         <v>22</v>
       </c>
       <c r="J54" t="s">
         <v>22</v>
       </c>
       <c r="K54" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L54" t="s">
         <v>22</v>
       </c>
       <c r="M54" t="s">
         <v>22</v>
       </c>
       <c r="N54" t="s">
         <v>427</v>
       </c>
       <c r="O54" t="s">
         <v>428</v>
       </c>
       <c r="P54" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>430</v>
       </c>
       <c r="B55" t="s">
         <v>431</v>
       </c>
       <c r="C55" t="s">
         <v>432</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>430</v>
       </c>
       <c r="G55" t="s">
         <v>433</v>
       </c>
       <c r="H55" t="s">
         <v>22</v>
       </c>
       <c r="I55" t="s">
         <v>22</v>
       </c>
       <c r="J55" t="s">
         <v>22</v>
       </c>
       <c r="K55" t="s">
         <v>22</v>
       </c>
       <c r="L55" t="s">
         <v>22</v>
       </c>
       <c r="M55" t="s">
         <v>22</v>
       </c>
       <c r="N55" t="s">
         <v>434</v>
       </c>
       <c r="O55" t="s">
         <v>435</v>
       </c>
       <c r="P55" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>437</v>
       </c>
       <c r="B56" t="s">
         <v>438</v>
       </c>
       <c r="C56" t="s">
         <v>439</v>
       </c>
       <c r="D56" t="s">
-        <v>346</v>
+        <v>440</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>437</v>
       </c>
       <c r="G56" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H56" t="s">
         <v>22</v>
       </c>
       <c r="I56" t="s">
         <v>22</v>
       </c>
       <c r="J56" t="s">
         <v>22</v>
       </c>
       <c r="K56" t="s">
         <v>22</v>
       </c>
       <c r="L56" t="s">
         <v>22</v>
       </c>
       <c r="M56" t="s">
         <v>22</v>
       </c>
       <c r="N56" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="O56" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="P56" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B57" t="s">
+        <v>446</v>
+      </c>
+      <c r="C57" t="s">
+        <v>447</v>
+      </c>
+      <c r="D57" t="s">
+        <v>448</v>
+      </c>
+      <c r="E57" t="s">
+        <v>136</v>
+      </c>
+      <c r="F57" t="s">
         <v>445</v>
       </c>
-      <c r="C57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G57" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="H57" t="s">
         <v>22</v>
       </c>
       <c r="I57" t="s">
         <v>22</v>
       </c>
       <c r="J57" t="s">
         <v>22</v>
       </c>
       <c r="K57" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L57" t="s">
         <v>22</v>
       </c>
       <c r="M57" t="s">
         <v>22</v>
       </c>
       <c r="N57" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="O57" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="P57" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B58" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C58" t="s">
+        <v>455</v>
+      </c>
+      <c r="D58" t="s">
+        <v>456</v>
+      </c>
+      <c r="E58" t="s">
+        <v>113</v>
+      </c>
+      <c r="F58" t="s">
         <v>453</v>
       </c>
-      <c r="D58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G58" t="s">
-        <v>455</v>
+        <v>146</v>
       </c>
       <c r="H58" t="s">
         <v>22</v>
       </c>
       <c r="I58" t="s">
         <v>22</v>
       </c>
       <c r="J58" t="s">
         <v>22</v>
       </c>
       <c r="K58" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L58" t="s">
         <v>22</v>
       </c>
       <c r="M58" t="s">
         <v>22</v>
       </c>
       <c r="N58" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="O58" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P58" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B59" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C59" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D59" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E59" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="F59" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="G59" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H59" t="s">
         <v>22</v>
       </c>
       <c r="I59" t="s">
         <v>22</v>
       </c>
       <c r="J59" t="s">
         <v>22</v>
       </c>
       <c r="K59" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L59" t="s">
         <v>22</v>
       </c>
       <c r="M59" t="s">
         <v>22</v>
       </c>
       <c r="N59" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="O59" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="P59" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B60" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C60" t="s">
+        <v>471</v>
+      </c>
+      <c r="D60" t="s">
+        <v>472</v>
+      </c>
+      <c r="E60" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60" t="s">
         <v>469</v>
       </c>
-      <c r="D60" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>153</v>
+        <v>473</v>
       </c>
       <c r="H60" t="s">
         <v>22</v>
       </c>
       <c r="I60" t="s">
         <v>22</v>
       </c>
       <c r="J60" t="s">
         <v>22</v>
       </c>
       <c r="K60" t="s">
         <v>43</v>
       </c>
       <c r="L60" t="s">
         <v>22</v>
       </c>
       <c r="M60" t="s">
         <v>22</v>
       </c>
       <c r="N60" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="O60" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="P60" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B61" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C61" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D61" t="s">
+        <v>480</v>
+      </c>
+      <c r="E61" t="s">
+        <v>113</v>
+      </c>
+      <c r="F61" t="s">
         <v>477</v>
       </c>
-      <c r="E61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G61" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H61" t="s">
         <v>22</v>
       </c>
       <c r="I61" t="s">
         <v>22</v>
       </c>
       <c r="J61" t="s">
         <v>22</v>
       </c>
       <c r="K61" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L61" t="s">
         <v>22</v>
       </c>
       <c r="M61" t="s">
         <v>22</v>
       </c>
       <c r="N61" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="O61" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="P61" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B62" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C62" t="s">
+        <v>487</v>
+      </c>
+      <c r="D62" t="s">
+        <v>488</v>
+      </c>
+      <c r="E62" t="s">
+        <v>113</v>
+      </c>
+      <c r="F62" t="s">
         <v>485</v>
       </c>
-      <c r="D62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H62" t="s">
         <v>22</v>
       </c>
       <c r="I62" t="s">
         <v>22</v>
       </c>
       <c r="J62" t="s">
         <v>22</v>
       </c>
       <c r="K62" t="s">
         <v>43</v>
       </c>
       <c r="L62" t="s">
         <v>22</v>
       </c>
       <c r="M62" t="s">
         <v>22</v>
       </c>
       <c r="N62" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="O62" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="P62" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B63" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C63" t="s">
+        <v>495</v>
+      </c>
+      <c r="D63" t="s">
+        <v>496</v>
+      </c>
+      <c r="E63" t="s">
+        <v>113</v>
+      </c>
+      <c r="F63" t="s">
         <v>493</v>
       </c>
-      <c r="D63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H63" t="s">
         <v>22</v>
       </c>
       <c r="I63" t="s">
         <v>22</v>
       </c>
       <c r="J63" t="s">
         <v>22</v>
       </c>
       <c r="K63" t="s">
         <v>43</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
         <v>22</v>
       </c>
       <c r="N63" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="O63" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="P63" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B64" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C64" t="s">
+        <v>90</v>
+      </c>
+      <c r="D64" t="s">
+        <v>91</v>
+      </c>
+      <c r="E64" t="s">
+        <v>74</v>
+      </c>
+      <c r="F64" t="s">
         <v>501</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
       <c r="G64" t="s">
         <v>503</v>
       </c>
       <c r="H64" t="s">
         <v>22</v>
       </c>
       <c r="I64" t="s">
         <v>22</v>
       </c>
       <c r="J64" t="s">
         <v>22</v>
       </c>
       <c r="K64" t="s">
         <v>43</v>
       </c>
       <c r="L64" t="s">
         <v>22</v>
       </c>
       <c r="M64" t="s">
         <v>22</v>
       </c>
       <c r="N64" t="s">
         <v>504</v>
       </c>
       <c r="O64" t="s">
         <v>505</v>
       </c>
       <c r="P64" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>507</v>
       </c>
       <c r="B65" t="s">
         <v>508</v>
       </c>
       <c r="C65" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" t="s">
+        <v>74</v>
+      </c>
+      <c r="E65" t="s">
+        <v>74</v>
+      </c>
+      <c r="F65" t="s">
         <v>509</v>
       </c>
-      <c r="D65" t="s">
+      <c r="G65" t="s">
         <v>510</v>
       </c>
-      <c r="E65" t="s">
-[...5 lines deleted...]
-      <c r="G65" t="s">
+      <c r="H65" t="s">
+        <v>22</v>
+      </c>
+      <c r="I65" t="s">
+        <v>22</v>
+      </c>
+      <c r="J65" t="s">
+        <v>22</v>
+      </c>
+      <c r="K65" t="s">
+        <v>22</v>
+      </c>
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
+        <v>22</v>
+      </c>
+      <c r="N65" t="s">
         <v>511</v>
       </c>
-      <c r="H65" t="s">
-[...17 lines deleted...]
-      <c r="N65" t="s">
+      <c r="O65" t="s">
         <v>512</v>
       </c>
-      <c r="O65" t="s">
+      <c r="P65" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>514</v>
+      </c>
+      <c r="B66" t="s">
         <v>515</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
+        <v>152</v>
+      </c>
+      <c r="D66" t="s">
+        <v>153</v>
+      </c>
+      <c r="E66" t="s">
+        <v>58</v>
+      </c>
+      <c r="F66" t="s">
+        <v>514</v>
+      </c>
+      <c r="G66" t="s">
         <v>516</v>
-      </c>
-[...13 lines deleted...]
-        <v>517</v>
       </c>
       <c r="H66" t="s">
         <v>22</v>
       </c>
       <c r="I66" t="s">
         <v>22</v>
       </c>
       <c r="J66" t="s">
         <v>22</v>
       </c>
       <c r="K66" t="s">
         <v>43</v>
       </c>
       <c r="L66" t="s">
         <v>22</v>
       </c>
       <c r="M66" t="s">
         <v>22</v>
       </c>
       <c r="N66" t="s">
+        <v>517</v>
+      </c>
+      <c r="O66" t="s">
         <v>518</v>
       </c>
-      <c r="O66" t="s">
+      <c r="P66" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>520</v>
+      </c>
+      <c r="B67" t="s">
         <v>521</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>522</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>74</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
+        <v>520</v>
+      </c>
+      <c r="G67" t="s">
         <v>523</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="F67" t="s">
+      <c r="H67" t="s">
+        <v>22</v>
+      </c>
+      <c r="I67" t="s">
+        <v>22</v>
+      </c>
+      <c r="J67" t="s">
+        <v>22</v>
+      </c>
+      <c r="K67" t="s">
+        <v>22</v>
+      </c>
+      <c r="L67" t="s">
+        <v>22</v>
+      </c>
+      <c r="M67" t="s">
+        <v>22</v>
+      </c>
+      <c r="N67" t="s">
         <v>524</v>
       </c>
-      <c r="G67" t="s">
+      <c r="O67" t="s">
         <v>525</v>
       </c>
-      <c r="H67" t="s">
-[...17 lines deleted...]
-      <c r="N67" t="s">
+      <c r="P67" t="s">
         <v>526</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>527</v>
+      </c>
+      <c r="B68" t="s">
+        <v>528</v>
+      </c>
+      <c r="C68" t="s">
         <v>529</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>40</v>
+      </c>
+      <c r="E68" t="s">
+        <v>40</v>
+      </c>
+      <c r="F68" t="s">
+        <v>527</v>
+      </c>
+      <c r="G68" t="s">
         <v>530</v>
       </c>
-      <c r="C68" t="s">
-[...11 lines deleted...]
-      <c r="G68" t="s">
+      <c r="H68" t="s">
+        <v>22</v>
+      </c>
+      <c r="I68" t="s">
+        <v>22</v>
+      </c>
+      <c r="J68" t="s">
+        <v>22</v>
+      </c>
+      <c r="K68" t="s">
+        <v>22</v>
+      </c>
+      <c r="L68" t="s">
+        <v>22</v>
+      </c>
+      <c r="M68" t="s">
+        <v>22</v>
+      </c>
+      <c r="N68" t="s">
         <v>531</v>
       </c>
-      <c r="H68" t="s">
-[...17 lines deleted...]
-      <c r="N68" t="s">
+      <c r="O68" t="s">
         <v>532</v>
       </c>
-      <c r="O68" t="s">
+      <c r="P68" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>534</v>
+      </c>
+      <c r="B69" t="s">
         <v>535</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>536</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>113</v>
+      </c>
+      <c r="E69" t="s">
+        <v>113</v>
+      </c>
+      <c r="F69" t="s">
         <v>537</v>
-      </c>
-[...7 lines deleted...]
-        <v>535</v>
       </c>
       <c r="G69" t="s">
         <v>538</v>
       </c>
       <c r="H69" t="s">
         <v>22</v>
       </c>
       <c r="I69" t="s">
         <v>22</v>
       </c>
       <c r="J69" t="s">
         <v>22</v>
       </c>
       <c r="K69" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L69" t="s">
         <v>22</v>
       </c>
       <c r="M69" t="s">
         <v>22</v>
       </c>
       <c r="N69" t="s">
         <v>539</v>
       </c>
       <c r="O69" t="s">
         <v>540</v>
       </c>
       <c r="P69" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>542</v>
       </c>
       <c r="B70" t="s">
         <v>543</v>
       </c>
       <c r="C70" t="s">
         <v>544</v>
       </c>
       <c r="D70" t="s">
-        <v>40</v>
+        <v>545</v>
       </c>
       <c r="E70" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="F70" t="s">
         <v>542</v>
       </c>
       <c r="G70" t="s">
-        <v>545</v>
+        <v>59</v>
       </c>
       <c r="H70" t="s">
         <v>22</v>
       </c>
       <c r="I70" t="s">
         <v>22</v>
       </c>
       <c r="J70" t="s">
         <v>22</v>
       </c>
       <c r="K70" t="s">
         <v>22</v>
       </c>
       <c r="L70" t="s">
         <v>22</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
       <c r="N70" t="s">
         <v>546</v>
       </c>
       <c r="O70" t="s">
         <v>547</v>
       </c>
       <c r="P70" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>549</v>
       </c>
       <c r="B71" t="s">
         <v>550</v>
       </c>
       <c r="C71" t="s">
         <v>551</v>
       </c>
       <c r="D71" t="s">
-        <v>120</v>
+        <v>552</v>
       </c>
       <c r="E71" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="F71" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G71" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H71" t="s">
         <v>22</v>
       </c>
       <c r="I71" t="s">
         <v>22</v>
       </c>
       <c r="J71" t="s">
         <v>22</v>
       </c>
       <c r="K71" t="s">
         <v>43</v>
       </c>
       <c r="L71" t="s">
         <v>22</v>
       </c>
       <c r="M71" t="s">
         <v>22</v>
       </c>
       <c r="N71" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="O71" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="P71" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B72" t="s">
+        <v>559</v>
+      </c>
+      <c r="C72" t="s">
+        <v>560</v>
+      </c>
+      <c r="D72" t="s">
+        <v>185</v>
+      </c>
+      <c r="E72" t="s">
+        <v>185</v>
+      </c>
+      <c r="F72" t="s">
         <v>558</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G72" t="s">
-        <v>176</v>
+        <v>561</v>
       </c>
       <c r="H72" t="s">
         <v>22</v>
       </c>
       <c r="I72" t="s">
         <v>22</v>
       </c>
       <c r="J72" t="s">
         <v>22</v>
       </c>
       <c r="K72" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L72" t="s">
         <v>22</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
       <c r="N72" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="O72" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="P72" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B73" t="s">
+        <v>566</v>
+      </c>
+      <c r="C73" t="s">
+        <v>567</v>
+      </c>
+      <c r="D73" t="s">
+        <v>113</v>
+      </c>
+      <c r="E73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F73" t="s">
         <v>565</v>
       </c>
-      <c r="C73" t="s">
-[...8 lines deleted...]
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>568</v>
       </c>
-      <c r="G73" t="s">
+      <c r="H73" t="s">
+        <v>22</v>
+      </c>
+      <c r="I73" t="s">
+        <v>22</v>
+      </c>
+      <c r="J73" t="s">
+        <v>22</v>
+      </c>
+      <c r="K73" t="s">
+        <v>22</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>22</v>
+      </c>
+      <c r="N73" t="s">
         <v>569</v>
       </c>
-      <c r="H73" t="s">
-[...17 lines deleted...]
-      <c r="N73" t="s">
+      <c r="O73" t="s">
         <v>570</v>
       </c>
-      <c r="O73" t="s">
+      <c r="P73" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>572</v>
+      </c>
+      <c r="B74" t="s">
         <v>573</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>574</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>575</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
+        <v>74</v>
+      </c>
+      <c r="F74" t="s">
+        <v>572</v>
+      </c>
+      <c r="G74" t="s">
         <v>576</v>
-      </c>
-[...7 lines deleted...]
-        <v>578</v>
       </c>
       <c r="H74" t="s">
         <v>22</v>
       </c>
       <c r="I74" t="s">
         <v>22</v>
       </c>
       <c r="J74" t="s">
         <v>22</v>
       </c>
       <c r="K74" t="s">
         <v>43</v>
       </c>
       <c r="L74" t="s">
         <v>22</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
       <c r="N74" t="s">
+        <v>577</v>
+      </c>
+      <c r="O74" t="s">
+        <v>578</v>
+      </c>
+      <c r="P74" t="s">
         <v>579</v>
-      </c>
-[...4 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>580</v>
+      </c>
+      <c r="B75" t="s">
+        <v>581</v>
+      </c>
+      <c r="C75" t="s">
         <v>582</v>
       </c>
-      <c r="B75" t="s">
+      <c r="D75" t="s">
+        <v>113</v>
+      </c>
+      <c r="E75" t="s">
+        <v>113</v>
+      </c>
+      <c r="F75" t="s">
         <v>583</v>
       </c>
-      <c r="C75" t="s">
+      <c r="G75" t="s">
         <v>584</v>
       </c>
-      <c r="D75" t="s">
-[...8 lines deleted...]
-      <c r="G75" t="s">
+      <c r="H75" t="s">
+        <v>22</v>
+      </c>
+      <c r="I75" t="s">
+        <v>22</v>
+      </c>
+      <c r="J75" t="s">
+        <v>22</v>
+      </c>
+      <c r="K75" t="s">
+        <v>22</v>
+      </c>
+      <c r="L75" t="s">
+        <v>22</v>
+      </c>
+      <c r="M75" t="s">
+        <v>22</v>
+      </c>
+      <c r="N75" t="s">
         <v>585</v>
       </c>
-      <c r="H75" t="s">
-[...17 lines deleted...]
-      <c r="N75" t="s">
+      <c r="O75" t="s">
         <v>586</v>
       </c>
-      <c r="O75" t="s">
+      <c r="P75" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>588</v>
+      </c>
+      <c r="B76" t="s">
         <v>589</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
+        <v>98</v>
+      </c>
+      <c r="D76" t="s">
+        <v>29</v>
+      </c>
+      <c r="E76" t="s">
+        <v>30</v>
+      </c>
+      <c r="F76" t="s">
         <v>590</v>
       </c>
-      <c r="C76" t="s">
+      <c r="G76" t="s">
         <v>591</v>
       </c>
-      <c r="D76" t="s">
-[...8 lines deleted...]
-      <c r="G76" t="s">
+      <c r="H76" t="s">
+        <v>22</v>
+      </c>
+      <c r="I76" t="s">
+        <v>22</v>
+      </c>
+      <c r="J76" t="s">
+        <v>22</v>
+      </c>
+      <c r="K76" t="s">
+        <v>22</v>
+      </c>
+      <c r="L76" t="s">
+        <v>22</v>
+      </c>
+      <c r="M76" t="s">
+        <v>22</v>
+      </c>
+      <c r="N76" t="s">
         <v>592</v>
       </c>
-      <c r="H76" t="s">
-[...17 lines deleted...]
-      <c r="N76" t="s">
+      <c r="O76" t="s">
         <v>593</v>
       </c>
-      <c r="O76" t="s">
+      <c r="P76" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>595</v>
+      </c>
+      <c r="B77" t="s">
         <v>596</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>597</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>598</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
+        <v>136</v>
+      </c>
+      <c r="F77" t="s">
+        <v>595</v>
+      </c>
+      <c r="G77" t="s">
         <v>599</v>
       </c>
-      <c r="E77" t="s">
-[...5 lines deleted...]
-      <c r="G77" t="s">
+      <c r="H77" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" t="s">
+        <v>22</v>
+      </c>
+      <c r="J77" t="s">
+        <v>22</v>
+      </c>
+      <c r="K77" t="s">
+        <v>22</v>
+      </c>
+      <c r="L77" t="s">
+        <v>22</v>
+      </c>
+      <c r="M77" t="s">
+        <v>22</v>
+      </c>
+      <c r="N77" t="s">
         <v>600</v>
       </c>
-      <c r="H77" t="s">
-[...17 lines deleted...]
-      <c r="N77" t="s">
+      <c r="O77" t="s">
         <v>601</v>
       </c>
-      <c r="O77" t="s">
+      <c r="P77" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>603</v>
+      </c>
+      <c r="B78" t="s">
         <v>604</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
+        <v>425</v>
+      </c>
+      <c r="D78" t="s">
+        <v>136</v>
+      </c>
+      <c r="E78" t="s">
+        <v>136</v>
+      </c>
+      <c r="F78" t="s">
+        <v>603</v>
+      </c>
+      <c r="G78" t="s">
         <v>605</v>
       </c>
-      <c r="C78" t="s">
+      <c r="H78" t="s">
+        <v>22</v>
+      </c>
+      <c r="I78" t="s">
+        <v>22</v>
+      </c>
+      <c r="J78" t="s">
+        <v>22</v>
+      </c>
+      <c r="K78" t="s">
+        <v>43</v>
+      </c>
+      <c r="L78" t="s">
+        <v>22</v>
+      </c>
+      <c r="M78" t="s">
+        <v>22</v>
+      </c>
+      <c r="N78" t="s">
         <v>606</v>
       </c>
-      <c r="D78" t="s">
-[...5 lines deleted...]
-      <c r="F78" t="s">
+      <c r="O78" t="s">
         <v>607</v>
       </c>
-      <c r="G78" t="s">
+      <c r="P78" t="s">
         <v>608</v>
-      </c>
-[...25 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>609</v>
+      </c>
+      <c r="B79" t="s">
+        <v>610</v>
+      </c>
+      <c r="C79" t="s">
+        <v>425</v>
+      </c>
+      <c r="D79" t="s">
+        <v>136</v>
+      </c>
+      <c r="E79" t="s">
+        <v>136</v>
+      </c>
+      <c r="F79" t="s">
+        <v>609</v>
+      </c>
+      <c r="G79" t="s">
+        <v>611</v>
+      </c>
+      <c r="H79" t="s">
+        <v>22</v>
+      </c>
+      <c r="I79" t="s">
+        <v>22</v>
+      </c>
+      <c r="J79" t="s">
+        <v>22</v>
+      </c>
+      <c r="K79" t="s">
+        <v>43</v>
+      </c>
+      <c r="L79" t="s">
+        <v>22</v>
+      </c>
+      <c r="M79" t="s">
+        <v>22</v>
+      </c>
+      <c r="N79" t="s">
         <v>612</v>
       </c>
-      <c r="B79" t="s">
+      <c r="O79" t="s">
         <v>613</v>
       </c>
-      <c r="C79" t="s">
-[...8 lines deleted...]
-      <c r="F79" t="s">
+      <c r="P79" t="s">
         <v>614</v>
-      </c>
-[...28 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="B80" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="C80" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="D80" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E80" t="s">
-        <v>143</v>
+        <v>58</v>
       </c>
       <c r="F80" t="s">
         <v>619</v>
       </c>
       <c r="G80" t="s">
+        <v>620</v>
+      </c>
+      <c r="H80" t="s">
+        <v>22</v>
+      </c>
+      <c r="I80" t="s">
+        <v>22</v>
+      </c>
+      <c r="J80" t="s">
+        <v>22</v>
+      </c>
+      <c r="K80" t="s">
+        <v>22</v>
+      </c>
+      <c r="L80" t="s">
+        <v>22</v>
+      </c>
+      <c r="M80" t="s">
+        <v>22</v>
+      </c>
+      <c r="N80" t="s">
+        <v>621</v>
+      </c>
+      <c r="O80" t="s">
+        <v>622</v>
+      </c>
+      <c r="P80" t="s">
         <v>623</v>
-      </c>
-[...25 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>624</v>
+      </c>
+      <c r="B81" t="s">
+        <v>625</v>
+      </c>
+      <c r="C81" t="s">
+        <v>626</v>
+      </c>
+      <c r="D81" t="s">
         <v>627</v>
       </c>
-      <c r="B81" t="s">
+      <c r="E81" t="s">
+        <v>136</v>
+      </c>
+      <c r="F81" t="s">
+        <v>624</v>
+      </c>
+      <c r="G81" t="s">
         <v>628</v>
       </c>
-      <c r="C81" t="s">
-[...11 lines deleted...]
-      <c r="G81" t="s">
+      <c r="H81" t="s">
+        <v>22</v>
+      </c>
+      <c r="I81" t="s">
+        <v>22</v>
+      </c>
+      <c r="J81" t="s">
+        <v>22</v>
+      </c>
+      <c r="K81" t="s">
+        <v>22</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+      <c r="M81" t="s">
+        <v>22</v>
+      </c>
+      <c r="N81" t="s">
         <v>629</v>
       </c>
-      <c r="H81" t="s">
-[...17 lines deleted...]
-      <c r="N81" t="s">
+      <c r="O81" t="s">
         <v>630</v>
       </c>
-      <c r="O81" t="s">
+      <c r="P81" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>632</v>
+      </c>
+      <c r="B82" t="s">
         <v>633</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>634</v>
       </c>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>143</v>
+        <v>635</v>
       </c>
       <c r="E82" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="F82" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="G82" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H82" t="s">
         <v>22</v>
       </c>
       <c r="I82" t="s">
         <v>22</v>
       </c>
       <c r="J82" t="s">
         <v>22</v>
       </c>
       <c r="K82" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L82" t="s">
         <v>22</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
       <c r="N82" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="O82" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="P82" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B83" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C83" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D83" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E83" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="F83" t="s">
-        <v>643</v>
+        <v>464</v>
       </c>
       <c r="G83" t="s">
         <v>644</v>
       </c>
       <c r="H83" t="s">
         <v>22</v>
       </c>
       <c r="I83" t="s">
         <v>22</v>
       </c>
       <c r="J83" t="s">
         <v>22</v>
       </c>
       <c r="K83" t="s">
         <v>22</v>
       </c>
       <c r="L83" t="s">
         <v>22</v>
       </c>
       <c r="M83" t="s">
         <v>22</v>
       </c>
       <c r="N83" t="s">
         <v>645</v>
       </c>
       <c r="O83" t="s">
+        <v>467</v>
+      </c>
+      <c r="P83" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>647</v>
+      </c>
+      <c r="B84" t="s">
         <v>648</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>649</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>650</v>
       </c>
-      <c r="D84" t="s">
+      <c r="E84" t="s">
+        <v>40</v>
+      </c>
+      <c r="F84" t="s">
+        <v>647</v>
+      </c>
+      <c r="G84" t="s">
         <v>651</v>
-      </c>
-[...7 lines deleted...]
-        <v>217</v>
       </c>
       <c r="H84" t="s">
         <v>22</v>
       </c>
       <c r="I84" t="s">
         <v>22</v>
       </c>
       <c r="J84" t="s">
         <v>22</v>
       </c>
       <c r="K84" t="s">
         <v>22</v>
       </c>
       <c r="L84" t="s">
         <v>22</v>
       </c>
       <c r="M84" t="s">
         <v>22</v>
       </c>
       <c r="N84" t="s">
         <v>652</v>
       </c>
       <c r="O84" t="s">
         <v>653</v>
       </c>
       <c r="P84" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>655</v>
       </c>
       <c r="B85" t="s">
         <v>656</v>
       </c>
       <c r="C85" t="s">
         <v>657</v>
       </c>
       <c r="D85" t="s">
         <v>658</v>
       </c>
       <c r="E85" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>655</v>
       </c>
       <c r="G85" t="s">
         <v>659</v>
       </c>
       <c r="H85" t="s">
         <v>22</v>
       </c>
       <c r="I85" t="s">
         <v>22</v>
       </c>
       <c r="J85" t="s">
         <v>22</v>
       </c>
       <c r="K85" t="s">
         <v>22</v>
       </c>
       <c r="L85" t="s">
         <v>22</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
       <c r="N85" t="s">
         <v>660</v>
       </c>
       <c r="O85" t="s">
         <v>661</v>
       </c>
       <c r="P85" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>663</v>
       </c>
       <c r="B86" t="s">
         <v>664</v>
       </c>
       <c r="C86" t="s">
         <v>665</v>
       </c>
       <c r="D86" t="s">
         <v>666</v>
       </c>
       <c r="E86" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="F86" t="s">
-        <v>478</v>
+        <v>663</v>
       </c>
       <c r="G86" t="s">
         <v>667</v>
       </c>
       <c r="H86" t="s">
         <v>22</v>
       </c>
       <c r="I86" t="s">
         <v>22</v>
       </c>
       <c r="J86" t="s">
         <v>22</v>
       </c>
       <c r="K86" t="s">
         <v>22</v>
       </c>
       <c r="L86" t="s">
         <v>22</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
       <c r="N86" t="s">
         <v>668</v>
       </c>
       <c r="O86" t="s">
-        <v>481</v>
+        <v>669</v>
       </c>
       <c r="P86" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B87" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C87" t="s">
-        <v>672</v>
+        <v>49</v>
       </c>
       <c r="D87" t="s">
+        <v>50</v>
+      </c>
+      <c r="E87" t="s">
+        <v>50</v>
+      </c>
+      <c r="F87" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>670</v>
       </c>
       <c r="G87" t="s">
         <v>674</v>
       </c>
       <c r="H87" t="s">
         <v>22</v>
       </c>
       <c r="I87" t="s">
         <v>22</v>
       </c>
       <c r="J87" t="s">
         <v>22</v>
       </c>
       <c r="K87" t="s">
         <v>22</v>
       </c>
       <c r="L87" t="s">
         <v>22</v>
       </c>
       <c r="M87" t="s">
         <v>22</v>
       </c>
       <c r="N87" t="s">
         <v>675</v>
       </c>
       <c r="O87" t="s">
         <v>676</v>
       </c>
       <c r="P87" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>678</v>
       </c>
       <c r="B88" t="s">
         <v>679</v>
       </c>
       <c r="C88" t="s">
         <v>680</v>
       </c>
       <c r="D88" t="s">
         <v>681</v>
       </c>
       <c r="E88" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="F88" t="s">
         <v>678</v>
       </c>
       <c r="G88" t="s">
         <v>682</v>
       </c>
       <c r="H88" t="s">
         <v>22</v>
       </c>
       <c r="I88" t="s">
         <v>22</v>
       </c>
       <c r="J88" t="s">
+        <v>22</v>
+      </c>
+      <c r="K88" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="L88" t="s">
         <v>22</v>
       </c>
       <c r="M88" t="s">
         <v>22</v>
       </c>
       <c r="N88" t="s">
         <v>683</v>
       </c>
       <c r="O88" t="s">
         <v>684</v>
       </c>
       <c r="P88" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>686</v>
       </c>
       <c r="B89" t="s">
         <v>687</v>
       </c>
       <c r="C89" t="s">
         <v>688</v>
       </c>
       <c r="D89" t="s">
         <v>689</v>
       </c>
       <c r="E89" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="F89" t="s">
         <v>686</v>
       </c>
       <c r="G89" t="s">
         <v>690</v>
       </c>
       <c r="H89" t="s">
         <v>22</v>
       </c>
       <c r="I89" t="s">
         <v>22</v>
       </c>
       <c r="J89" t="s">
         <v>22</v>
       </c>
       <c r="K89" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L89" t="s">
         <v>22</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
       <c r="N89" t="s">
         <v>691</v>
       </c>
       <c r="O89" t="s">
         <v>692</v>
       </c>
       <c r="P89" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>694</v>
       </c>
       <c r="B90" t="s">
         <v>695</v>
       </c>
       <c r="C90" t="s">
-        <v>49</v>
+        <v>696</v>
       </c>
       <c r="D90" t="s">
-        <v>50</v>
+        <v>697</v>
       </c>
       <c r="E90" t="s">
-        <v>50</v>
+        <v>113</v>
       </c>
       <c r="F90" t="s">
         <v>694</v>
       </c>
       <c r="G90" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="H90" t="s">
         <v>22</v>
       </c>
       <c r="I90" t="s">
         <v>22</v>
       </c>
       <c r="J90" t="s">
         <v>22</v>
       </c>
       <c r="K90" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L90" t="s">
         <v>22</v>
       </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
       <c r="N90" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="O90" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="P90" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B91" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C91" t="s">
+        <v>704</v>
+      </c>
+      <c r="D91" t="s">
+        <v>705</v>
+      </c>
+      <c r="E91" t="s">
+        <v>74</v>
+      </c>
+      <c r="F91" t="s">
         <v>702</v>
       </c>
-      <c r="D91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G91" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="H91" t="s">
         <v>22</v>
       </c>
       <c r="I91" t="s">
         <v>22</v>
       </c>
       <c r="J91" t="s">
         <v>22</v>
       </c>
       <c r="K91" t="s">
         <v>43</v>
       </c>
       <c r="L91" t="s">
         <v>22</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
       <c r="N91" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="O91" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="P91" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B92" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C92" t="s">
+        <v>127</v>
+      </c>
+      <c r="D92" t="s">
+        <v>128</v>
+      </c>
+      <c r="E92" t="s">
+        <v>58</v>
+      </c>
+      <c r="F92" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
       <c r="G92" t="s">
         <v>712</v>
       </c>
       <c r="H92" t="s">
         <v>22</v>
       </c>
       <c r="I92" t="s">
         <v>22</v>
       </c>
       <c r="J92" t="s">
         <v>22</v>
       </c>
       <c r="K92" t="s">
         <v>43</v>
       </c>
       <c r="L92" t="s">
         <v>22</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
       <c r="N92" t="s">
         <v>713</v>
       </c>
       <c r="O92" t="s">
         <v>714</v>
       </c>
       <c r="P92" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>716</v>
       </c>
       <c r="B93" t="s">
         <v>717</v>
       </c>
       <c r="C93" t="s">
-        <v>295</v>
+        <v>718</v>
       </c>
       <c r="D93" t="s">
-        <v>296</v>
+        <v>719</v>
       </c>
       <c r="E93" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="F93" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="G93" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="H93" t="s">
         <v>22</v>
       </c>
       <c r="I93" t="s">
         <v>22</v>
       </c>
       <c r="J93" t="s">
         <v>22</v>
       </c>
       <c r="K93" t="s">
         <v>43</v>
       </c>
       <c r="L93" t="s">
         <v>22</v>
       </c>
       <c r="M93" t="s">
         <v>22</v>
       </c>
       <c r="N93" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="O93" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="P93" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B94" t="s">
+        <v>725</v>
+      </c>
+      <c r="C94" t="s">
+        <v>726</v>
+      </c>
+      <c r="D94" t="s">
+        <v>727</v>
+      </c>
+      <c r="E94" t="s">
+        <v>58</v>
+      </c>
+      <c r="F94" t="s">
         <v>724</v>
       </c>
-      <c r="C94" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G94" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H94" t="s">
         <v>22</v>
       </c>
       <c r="I94" t="s">
         <v>22</v>
       </c>
       <c r="J94" t="s">
         <v>22</v>
       </c>
       <c r="K94" t="s">
         <v>43</v>
       </c>
       <c r="L94" t="s">
         <v>22</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
       <c r="N94" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="O94" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="P94" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B95" t="s">
+        <v>733</v>
+      </c>
+      <c r="C95" t="s">
+        <v>734</v>
+      </c>
+      <c r="D95" t="s">
+        <v>735</v>
+      </c>
+      <c r="E95" t="s">
+        <v>113</v>
+      </c>
+      <c r="F95" t="s">
         <v>732</v>
       </c>
-      <c r="C95" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G95" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H95" t="s">
         <v>22</v>
       </c>
       <c r="I95" t="s">
         <v>22</v>
       </c>
       <c r="J95" t="s">
         <v>22</v>
       </c>
       <c r="K95" t="s">
         <v>43</v>
       </c>
       <c r="L95" t="s">
         <v>22</v>
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
       <c r="N95" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="O95" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="P95" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B96" t="s">
+        <v>741</v>
+      </c>
+      <c r="C96" t="s">
+        <v>742</v>
+      </c>
+      <c r="D96" t="s">
+        <v>743</v>
+      </c>
+      <c r="E96" t="s">
+        <v>20</v>
+      </c>
+      <c r="F96" t="s">
         <v>740</v>
       </c>
-      <c r="C96" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G96" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="H96" t="s">
         <v>22</v>
       </c>
       <c r="I96" t="s">
         <v>22</v>
       </c>
       <c r="J96" t="s">
         <v>22</v>
       </c>
       <c r="K96" t="s">
         <v>43</v>
       </c>
       <c r="L96" t="s">
         <v>22</v>
       </c>
       <c r="M96" t="s">
         <v>22</v>
       </c>
       <c r="N96" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="O96" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="P96" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B97" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C97" t="s">
-        <v>747</v>
+        <v>338</v>
       </c>
       <c r="D97" t="s">
-        <v>748</v>
+        <v>339</v>
       </c>
       <c r="E97" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F97" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="G97" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="H97" t="s">
         <v>22</v>
       </c>
       <c r="I97" t="s">
         <v>22</v>
       </c>
       <c r="J97" t="s">
         <v>22</v>
       </c>
       <c r="K97" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L97" t="s">
         <v>22</v>
       </c>
       <c r="M97" t="s">
         <v>22</v>
       </c>
       <c r="N97" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="O97" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="P97" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B98" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C98" t="s">
-        <v>755</v>
+        <v>112</v>
       </c>
       <c r="D98" t="s">
-        <v>756</v>
+        <v>113</v>
       </c>
       <c r="E98" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="F98" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="G98" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H98" t="s">
         <v>22</v>
       </c>
       <c r="I98" t="s">
         <v>22</v>
       </c>
       <c r="J98" t="s">
         <v>22</v>
       </c>
       <c r="K98" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L98" t="s">
         <v>22</v>
       </c>
       <c r="M98" t="s">
         <v>22</v>
       </c>
       <c r="N98" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="O98" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="P98" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B99" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C99" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D99" t="s">
-        <v>764</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="G99" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H99" t="s">
         <v>22</v>
       </c>
       <c r="I99" t="s">
         <v>22</v>
       </c>
       <c r="J99" t="s">
         <v>22</v>
       </c>
       <c r="K99" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L99" t="s">
         <v>22</v>
       </c>
       <c r="M99" t="s">
         <v>22</v>
       </c>
       <c r="N99" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="O99" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="P99" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B100" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C100" t="s">
-        <v>345</v>
+        <v>772</v>
       </c>
       <c r="D100" t="s">
-        <v>346</v>
+        <v>773</v>
       </c>
       <c r="E100" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F100" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="G100" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="H100" t="s">
         <v>22</v>
       </c>
       <c r="I100" t="s">
         <v>22</v>
       </c>
       <c r="J100" t="s">
         <v>22</v>
       </c>
       <c r="K100" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L100" t="s">
         <v>22</v>
       </c>
       <c r="M100" t="s">
         <v>22</v>
       </c>
       <c r="N100" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="O100" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="P100" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="B101" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="C101" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="D101" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="E101" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="F101" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="G101" t="s">
-        <v>65</v>
+        <v>781</v>
       </c>
       <c r="H101" t="s">
         <v>22</v>
       </c>
       <c r="I101" t="s">
         <v>22</v>
       </c>
       <c r="J101" t="s">
         <v>22</v>
       </c>
       <c r="K101" t="s">
         <v>43</v>
       </c>
       <c r="L101" t="s">
         <v>22</v>
       </c>
       <c r="M101" t="s">
         <v>22</v>
       </c>
       <c r="N101" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="O101" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="P101" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B102" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C102" t="s">
-        <v>784</v>
+        <v>28</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F102" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G102" t="s">
-        <v>786</v>
+        <v>193</v>
       </c>
       <c r="H102" t="s">
         <v>22</v>
       </c>
       <c r="I102" t="s">
         <v>22</v>
       </c>
       <c r="J102" t="s">
         <v>22</v>
       </c>
       <c r="K102" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L102" t="s">
         <v>22</v>
       </c>
       <c r="M102" t="s">
         <v>22</v>
       </c>
       <c r="N102" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="O102" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="P102" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B103" t="s">
+        <v>792</v>
+      </c>
+      <c r="C103" t="s">
+        <v>487</v>
+      </c>
+      <c r="D103" t="s">
+        <v>488</v>
+      </c>
+      <c r="E103" t="s">
+        <v>113</v>
+      </c>
+      <c r="F103" t="s">
         <v>791</v>
       </c>
-      <c r="C103" t="s">
-[...2 lines deleted...]
-      <c r="D103" t="s">
+      <c r="G103" t="s">
         <v>793</v>
       </c>
-      <c r="E103" t="s">
-[...2 lines deleted...]
-      <c r="F103" t="s">
+      <c r="H103" t="s">
+        <v>22</v>
+      </c>
+      <c r="I103" t="s">
+        <v>22</v>
+      </c>
+      <c r="J103" t="s">
+        <v>22</v>
+      </c>
+      <c r="K103" t="s">
+        <v>22</v>
+      </c>
+      <c r="L103" t="s">
+        <v>22</v>
+      </c>
+      <c r="M103" t="s">
+        <v>22</v>
+      </c>
+      <c r="N103" t="s">
         <v>794</v>
       </c>
-      <c r="G103" t="s">
+      <c r="O103" t="s">
         <v>795</v>
       </c>
-      <c r="H103" t="s">
-[...17 lines deleted...]
-      <c r="N103" t="s">
+      <c r="P103" t="s">
         <v>796</v>
-      </c>
-[...4 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>797</v>
+      </c>
+      <c r="B104" t="s">
+        <v>798</v>
+      </c>
+      <c r="C104" t="s">
         <v>799</v>
       </c>
-      <c r="B104" t="s">
+      <c r="D104" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" t="s">
+        <v>136</v>
+      </c>
+      <c r="F104" t="s">
+        <v>797</v>
+      </c>
+      <c r="G104" t="s">
+        <v>628</v>
+      </c>
+      <c r="H104" t="s">
+        <v>22</v>
+      </c>
+      <c r="I104" t="s">
+        <v>22</v>
+      </c>
+      <c r="J104" t="s">
+        <v>22</v>
+      </c>
+      <c r="K104" t="s">
+        <v>22</v>
+      </c>
+      <c r="L104" t="s">
+        <v>22</v>
+      </c>
+      <c r="M104" t="s">
+        <v>22</v>
+      </c>
+      <c r="N104" t="s">
         <v>800</v>
       </c>
-      <c r="C104" t="s">
-[...8 lines deleted...]
-      <c r="F104" t="s">
+      <c r="O104" t="s">
         <v>801</v>
       </c>
-      <c r="G104" t="s">
-[...20 lines deleted...]
-      <c r="N104" t="s">
+      <c r="P104" t="s">
         <v>802</v>
-      </c>
-[...4 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>803</v>
+      </c>
+      <c r="B105" t="s">
+        <v>804</v>
+      </c>
+      <c r="C105" t="s">
         <v>805</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
+        <v>58</v>
+      </c>
+      <c r="E105" t="s">
+        <v>58</v>
+      </c>
+      <c r="F105" t="s">
+        <v>803</v>
+      </c>
+      <c r="G105" t="s">
         <v>806</v>
       </c>
-      <c r="C105" t="s">
-[...11 lines deleted...]
-      <c r="G105" t="s">
+      <c r="H105" t="s">
+        <v>22</v>
+      </c>
+      <c r="I105" t="s">
+        <v>22</v>
+      </c>
+      <c r="J105" t="s">
+        <v>22</v>
+      </c>
+      <c r="K105" t="s">
+        <v>22</v>
+      </c>
+      <c r="L105" t="s">
+        <v>22</v>
+      </c>
+      <c r="M105" t="s">
+        <v>22</v>
+      </c>
+      <c r="N105" t="s">
         <v>807</v>
       </c>
-      <c r="H105" t="s">
-[...17 lines deleted...]
-      <c r="N105" t="s">
+      <c r="O105" t="s">
         <v>808</v>
       </c>
-      <c r="O105" t="s">
+      <c r="P105" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>810</v>
+      </c>
+      <c r="B106" t="s">
         <v>811</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>812</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
+        <v>136</v>
+      </c>
+      <c r="E106" t="s">
+        <v>136</v>
+      </c>
+      <c r="F106" t="s">
         <v>813</v>
-      </c>
-[...7 lines deleted...]
-        <v>811</v>
       </c>
       <c r="G106" t="s">
         <v>814</v>
       </c>
       <c r="H106" t="s">
         <v>22</v>
       </c>
       <c r="I106" t="s">
         <v>22</v>
       </c>
       <c r="J106" t="s">
         <v>22</v>
       </c>
       <c r="K106" t="s">
         <v>22</v>
       </c>
       <c r="L106" t="s">
         <v>22</v>
       </c>
       <c r="M106" t="s">
         <v>22</v>
       </c>
       <c r="N106" t="s">
         <v>815</v>
       </c>
       <c r="O106" t="s">
         <v>816</v>
       </c>
       <c r="P106" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>818</v>
       </c>
       <c r="B107" t="s">
         <v>819</v>
       </c>
       <c r="C107" t="s">
-        <v>820</v>
+        <v>338</v>
       </c>
       <c r="D107" t="s">
-        <v>64</v>
+        <v>339</v>
       </c>
       <c r="E107" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="F107" t="s">
         <v>818</v>
       </c>
       <c r="G107" t="s">
+        <v>820</v>
+      </c>
+      <c r="H107" t="s">
+        <v>22</v>
+      </c>
+      <c r="I107" t="s">
+        <v>22</v>
+      </c>
+      <c r="J107" t="s">
+        <v>22</v>
+      </c>
+      <c r="K107" t="s">
+        <v>22</v>
+      </c>
+      <c r="L107" t="s">
+        <v>22</v>
+      </c>
+      <c r="M107" t="s">
+        <v>22</v>
+      </c>
+      <c r="N107" t="s">
         <v>821</v>
       </c>
-      <c r="H107" t="s">
-[...17 lines deleted...]
-      <c r="N107" t="s">
+      <c r="O107" t="s">
         <v>822</v>
       </c>
-      <c r="O107" t="s">
+      <c r="P107" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>824</v>
+      </c>
+      <c r="B108" t="s">
         <v>825</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>826</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" t="s">
+        <v>20</v>
+      </c>
+      <c r="F108" t="s">
+        <v>824</v>
+      </c>
+      <c r="G108" t="s">
         <v>827</v>
       </c>
-      <c r="D108" t="s">
-[...8 lines deleted...]
-      <c r="G108" t="s">
+      <c r="H108" t="s">
+        <v>22</v>
+      </c>
+      <c r="I108" t="s">
+        <v>22</v>
+      </c>
+      <c r="J108" t="s">
+        <v>22</v>
+      </c>
+      <c r="K108" t="s">
+        <v>43</v>
+      </c>
+      <c r="L108" t="s">
+        <v>22</v>
+      </c>
+      <c r="M108" t="s">
+        <v>22</v>
+      </c>
+      <c r="N108" t="s">
         <v>828</v>
       </c>
-      <c r="H108" t="s">
-[...17 lines deleted...]
-      <c r="N108" t="s">
+      <c r="O108" t="s">
         <v>829</v>
       </c>
-      <c r="O108" t="s">
+      <c r="P108" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>831</v>
+      </c>
+      <c r="B109" t="s">
         <v>832</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
+        <v>112</v>
+      </c>
+      <c r="D109" t="s">
+        <v>113</v>
+      </c>
+      <c r="E109" t="s">
+        <v>113</v>
+      </c>
+      <c r="F109" t="s">
+        <v>831</v>
+      </c>
+      <c r="G109" t="s">
         <v>833</v>
       </c>
-      <c r="C109" t="s">
-[...11 lines deleted...]
-      <c r="G109" t="s">
+      <c r="H109" t="s">
+        <v>22</v>
+      </c>
+      <c r="I109" t="s">
+        <v>22</v>
+      </c>
+      <c r="J109" t="s">
+        <v>22</v>
+      </c>
+      <c r="K109" t="s">
+        <v>22</v>
+      </c>
+      <c r="L109" t="s">
+        <v>22</v>
+      </c>
+      <c r="M109" t="s">
+        <v>22</v>
+      </c>
+      <c r="N109" t="s">
         <v>834</v>
       </c>
-      <c r="H109" t="s">
-[...17 lines deleted...]
-      <c r="N109" t="s">
+      <c r="O109" t="s">
         <v>835</v>
       </c>
-      <c r="O109" t="s">
+      <c r="P109" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>837</v>
+      </c>
+      <c r="B110" t="s">
         <v>838</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>839</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>840</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="F110" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="G110" t="s">
         <v>841</v>
       </c>
       <c r="H110" t="s">
         <v>22</v>
       </c>
       <c r="I110" t="s">
         <v>22</v>
       </c>
       <c r="J110" t="s">
         <v>22</v>
       </c>
       <c r="K110" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L110" t="s">
         <v>22</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
       <c r="N110" t="s">
         <v>842</v>
       </c>
       <c r="O110" t="s">
         <v>843</v>
       </c>
       <c r="P110" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>845</v>
       </c>
       <c r="B111" t="s">
         <v>846</v>
       </c>
       <c r="C111" t="s">
-        <v>119</v>
+        <v>847</v>
       </c>
       <c r="D111" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="E111" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="F111" t="s">
         <v>845</v>
       </c>
       <c r="G111" t="s">
-        <v>847</v>
+        <v>84</v>
       </c>
       <c r="H111" t="s">
         <v>22</v>
       </c>
       <c r="I111" t="s">
         <v>22</v>
       </c>
       <c r="J111" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="K111" t="s">
         <v>22</v>
       </c>
       <c r="L111" t="s">
         <v>22</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
       <c r="N111" t="s">
         <v>848</v>
       </c>
       <c r="O111" t="s">
         <v>849</v>
       </c>
       <c r="P111" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>851</v>
       </c>
       <c r="B112" t="s">
         <v>852</v>
       </c>
       <c r="C112" t="s">
+        <v>447</v>
+      </c>
+      <c r="D112" t="s">
+        <v>448</v>
+      </c>
+      <c r="E112" t="s">
+        <v>136</v>
+      </c>
+      <c r="F112" t="s">
         <v>853</v>
       </c>
-      <c r="D112" t="s">
+      <c r="G112" t="s">
         <v>854</v>
       </c>
-      <c r="E112" t="s">
-[...5 lines deleted...]
-      <c r="G112" t="s">
+      <c r="H112" t="s">
+        <v>22</v>
+      </c>
+      <c r="I112" t="s">
+        <v>22</v>
+      </c>
+      <c r="J112" t="s">
+        <v>22</v>
+      </c>
+      <c r="K112" t="s">
+        <v>22</v>
+      </c>
+      <c r="L112" t="s">
+        <v>22</v>
+      </c>
+      <c r="M112" t="s">
+        <v>22</v>
+      </c>
+      <c r="N112" t="s">
         <v>855</v>
       </c>
-      <c r="H112" t="s">
-[...17 lines deleted...]
-      <c r="N112" t="s">
+      <c r="O112" t="s">
         <v>856</v>
       </c>
-      <c r="O112" t="s">
+      <c r="P112" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>858</v>
+      </c>
+      <c r="B113" t="s">
         <v>859</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
+        <v>183</v>
+      </c>
+      <c r="D113" t="s">
+        <v>184</v>
+      </c>
+      <c r="E113" t="s">
+        <v>185</v>
+      </c>
+      <c r="F113" t="s">
         <v>860</v>
       </c>
-      <c r="C113" t="s">
+      <c r="G113" t="s">
         <v>861</v>
       </c>
-      <c r="D113" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H113" t="s">
         <v>22</v>
       </c>
       <c r="I113" t="s">
         <v>22</v>
       </c>
       <c r="J113" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="K113" t="s">
         <v>22</v>
       </c>
       <c r="L113" t="s">
         <v>22</v>
       </c>
       <c r="M113" t="s">
         <v>22</v>
       </c>
       <c r="N113" t="s">
         <v>862</v>
       </c>
       <c r="O113" t="s">
         <v>863</v>
       </c>
       <c r="P113" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>865</v>
       </c>
       <c r="B114" t="s">
         <v>866</v>
       </c>
       <c r="C114" t="s">
-        <v>461</v>
+        <v>867</v>
       </c>
       <c r="D114" t="s">
-        <v>462</v>
+        <v>868</v>
       </c>
       <c r="E114" t="s">
-        <v>143</v>
+        <v>74</v>
       </c>
       <c r="F114" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="G114" t="s">
-        <v>868</v>
+        <v>233</v>
       </c>
       <c r="H114" t="s">
         <v>22</v>
       </c>
       <c r="I114" t="s">
         <v>22</v>
       </c>
       <c r="J114" t="s">
         <v>22</v>
       </c>
       <c r="K114" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L114" t="s">
         <v>22</v>
       </c>
       <c r="M114" t="s">
         <v>22</v>
       </c>
       <c r="N114" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="O114" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="P114" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B115" t="s">
+        <v>874</v>
+      </c>
+      <c r="C115" t="s">
+        <v>183</v>
+      </c>
+      <c r="D115" t="s">
+        <v>184</v>
+      </c>
+      <c r="E115" t="s">
+        <v>185</v>
+      </c>
+      <c r="F115" t="s">
         <v>873</v>
       </c>
-      <c r="C115" t="s">
-[...2 lines deleted...]
-      <c r="D115" t="s">
+      <c r="G115" t="s">
+        <v>51</v>
+      </c>
+      <c r="H115" t="s">
+        <v>22</v>
+      </c>
+      <c r="I115" t="s">
+        <v>22</v>
+      </c>
+      <c r="J115" t="s">
+        <v>22</v>
+      </c>
+      <c r="K115" t="s">
+        <v>22</v>
+      </c>
+      <c r="L115" t="s">
+        <v>22</v>
+      </c>
+      <c r="M115" t="s">
+        <v>22</v>
+      </c>
+      <c r="N115" t="s">
         <v>875</v>
       </c>
-      <c r="E115" t="s">
-[...5 lines deleted...]
-      <c r="G115" t="s">
+      <c r="O115" t="s">
         <v>876</v>
       </c>
-      <c r="H115" t="s">
-[...17 lines deleted...]
-      <c r="N115" t="s">
+      <c r="P115" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>878</v>
+      </c>
+      <c r="B116" t="s">
+        <v>879</v>
+      </c>
+      <c r="C116" t="s">
+        <v>522</v>
+      </c>
+      <c r="D116" t="s">
+        <v>74</v>
+      </c>
+      <c r="E116" t="s">
+        <v>74</v>
+      </c>
+      <c r="F116" t="s">
+        <v>878</v>
+      </c>
+      <c r="G116" t="s">
         <v>880</v>
       </c>
-      <c r="B116" t="s">
+      <c r="H116" t="s">
+        <v>22</v>
+      </c>
+      <c r="I116" t="s">
+        <v>22</v>
+      </c>
+      <c r="J116" t="s">
+        <v>22</v>
+      </c>
+      <c r="K116" t="s">
+        <v>22</v>
+      </c>
+      <c r="L116" t="s">
+        <v>22</v>
+      </c>
+      <c r="M116" t="s">
+        <v>22</v>
+      </c>
+      <c r="N116" t="s">
         <v>881</v>
       </c>
-      <c r="C116" t="s">
-[...8 lines deleted...]
-      <c r="F116" t="s">
+      <c r="O116" t="s">
         <v>882</v>
       </c>
-      <c r="G116" t="s">
+      <c r="P116" t="s">
         <v>883</v>
-      </c>
-[...25 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>884</v>
+      </c>
+      <c r="B117" t="s">
+        <v>885</v>
+      </c>
+      <c r="C117" t="s">
+        <v>886</v>
+      </c>
+      <c r="D117" t="s">
         <v>887</v>
       </c>
-      <c r="B117" t="s">
+      <c r="E117" t="s">
+        <v>58</v>
+      </c>
+      <c r="F117" t="s">
+        <v>884</v>
+      </c>
+      <c r="G117" t="s">
         <v>888</v>
       </c>
-      <c r="C117" t="s">
+      <c r="H117" t="s">
+        <v>22</v>
+      </c>
+      <c r="I117" t="s">
+        <v>22</v>
+      </c>
+      <c r="J117" t="s">
+        <v>22</v>
+      </c>
+      <c r="K117" t="s">
+        <v>22</v>
+      </c>
+      <c r="L117" t="s">
+        <v>22</v>
+      </c>
+      <c r="M117" t="s">
+        <v>22</v>
+      </c>
+      <c r="N117" t="s">
         <v>889</v>
       </c>
-      <c r="D117" t="s">
+      <c r="O117" t="s">
         <v>890</v>
       </c>
-      <c r="E117" t="s">
-[...26 lines deleted...]
-      <c r="N117" t="s">
+      <c r="P117" t="s">
         <v>891</v>
-      </c>
-[...4 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>892</v>
+      </c>
+      <c r="B118" t="s">
+        <v>893</v>
+      </c>
+      <c r="C118" t="s">
         <v>894</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>895</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
+        <v>40</v>
+      </c>
+      <c r="F118" t="s">
+        <v>892</v>
+      </c>
+      <c r="G118" t="s">
         <v>896</v>
-      </c>
-[...10 lines deleted...]
-        <v>898</v>
       </c>
       <c r="H118" t="s">
         <v>22</v>
       </c>
       <c r="I118" t="s">
         <v>22</v>
       </c>
       <c r="J118" t="s">
         <v>22</v>
       </c>
       <c r="K118" t="s">
         <v>43</v>
       </c>
       <c r="L118" t="s">
         <v>22</v>
       </c>
       <c r="M118" t="s">
         <v>22</v>
       </c>
       <c r="N118" t="s">
+        <v>897</v>
+      </c>
+      <c r="O118" t="s">
+        <v>898</v>
+      </c>
+      <c r="P118" t="s">
         <v>899</v>
-      </c>
-[...4 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="B119" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="C119" t="s">
-        <v>537</v>
+        <v>73</v>
       </c>
       <c r="D119" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="E119" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="F119" t="s">
         <v>902</v>
       </c>
       <c r="G119" t="s">
+        <v>903</v>
+      </c>
+      <c r="H119" t="s">
+        <v>22</v>
+      </c>
+      <c r="I119" t="s">
+        <v>22</v>
+      </c>
+      <c r="J119" t="s">
+        <v>22</v>
+      </c>
+      <c r="K119" t="s">
+        <v>43</v>
+      </c>
+      <c r="L119" t="s">
+        <v>22</v>
+      </c>
+      <c r="M119" t="s">
+        <v>22</v>
+      </c>
+      <c r="N119" t="s">
         <v>904</v>
       </c>
-      <c r="H119" t="s">
-[...17 lines deleted...]
-      <c r="N119" t="s">
+      <c r="O119" t="s">
         <v>905</v>
       </c>
-      <c r="O119" t="s">
+      <c r="P119" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>907</v>
+      </c>
+      <c r="B120" t="s">
         <v>908</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>909</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>339</v>
+      </c>
+      <c r="E120" t="s">
+        <v>30</v>
+      </c>
+      <c r="F120" t="s">
+        <v>907</v>
+      </c>
+      <c r="G120" t="s">
         <v>910</v>
       </c>
-      <c r="D120" t="s">
+      <c r="H120" t="s">
+        <v>22</v>
+      </c>
+      <c r="I120" t="s">
+        <v>22</v>
+      </c>
+      <c r="J120" t="s">
+        <v>22</v>
+      </c>
+      <c r="K120" t="s">
+        <v>22</v>
+      </c>
+      <c r="L120" t="s">
+        <v>22</v>
+      </c>
+      <c r="M120" t="s">
+        <v>22</v>
+      </c>
+      <c r="N120" t="s">
         <v>911</v>
       </c>
-      <c r="E120" t="s">
-[...5 lines deleted...]
-      <c r="G120" t="s">
+      <c r="O120" t="s">
         <v>912</v>
       </c>
-      <c r="H120" t="s">
-[...17 lines deleted...]
-      <c r="N120" t="s">
+      <c r="P120" t="s">
         <v>913</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>914</v>
+      </c>
+      <c r="B121" t="s">
+        <v>915</v>
+      </c>
+      <c r="C121" t="s">
         <v>916</v>
       </c>
-      <c r="B121" t="s">
+      <c r="D121" t="s">
+        <v>113</v>
+      </c>
+      <c r="E121" t="s">
+        <v>113</v>
+      </c>
+      <c r="F121" t="s">
+        <v>914</v>
+      </c>
+      <c r="G121" t="s">
         <v>917</v>
       </c>
-      <c r="C121" t="s">
+      <c r="H121" t="s">
+        <v>22</v>
+      </c>
+      <c r="I121" t="s">
+        <v>22</v>
+      </c>
+      <c r="J121" t="s">
+        <v>22</v>
+      </c>
+      <c r="K121" t="s">
+        <v>22</v>
+      </c>
+      <c r="L121" t="s">
+        <v>22</v>
+      </c>
+      <c r="M121" t="s">
+        <v>22</v>
+      </c>
+      <c r="N121" t="s">
         <v>918</v>
       </c>
-      <c r="D121" t="s">
+      <c r="O121" t="s">
         <v>919</v>
       </c>
-      <c r="E121" t="s">
-[...26 lines deleted...]
-      <c r="N121" t="s">
+      <c r="P121" t="s">
         <v>920</v>
-      </c>
-[...4 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>921</v>
+      </c>
+      <c r="B122" t="s">
+        <v>922</v>
+      </c>
+      <c r="C122" t="s">
+        <v>28</v>
+      </c>
+      <c r="D122" t="s">
+        <v>29</v>
+      </c>
+      <c r="E122" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122" t="s">
         <v>923</v>
       </c>
-      <c r="B122" t="s">
+      <c r="G122" t="s">
         <v>924</v>
-      </c>
-[...13 lines deleted...]
-        <v>926</v>
       </c>
       <c r="H122" t="s">
         <v>22</v>
       </c>
       <c r="I122" t="s">
         <v>22</v>
       </c>
       <c r="J122" t="s">
         <v>22</v>
       </c>
       <c r="K122" t="s">
         <v>43</v>
       </c>
       <c r="L122" t="s">
         <v>22</v>
       </c>
       <c r="M122" t="s">
         <v>22</v>
       </c>
       <c r="N122" t="s">
+        <v>925</v>
+      </c>
+      <c r="O122" t="s">
+        <v>926</v>
+      </c>
+      <c r="P122" t="s">
         <v>927</v>
-      </c>
-[...4 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>928</v>
+      </c>
+      <c r="B123" t="s">
+        <v>929</v>
+      </c>
+      <c r="C123" t="s">
+        <v>764</v>
+      </c>
+      <c r="D123" t="s">
+        <v>20</v>
+      </c>
+      <c r="E123" t="s">
+        <v>20</v>
+      </c>
+      <c r="F123" t="s">
+        <v>928</v>
+      </c>
+      <c r="G123" t="s">
         <v>930</v>
       </c>
-      <c r="B123" t="s">
+      <c r="H123" t="s">
+        <v>22</v>
+      </c>
+      <c r="I123" t="s">
+        <v>22</v>
+      </c>
+      <c r="J123" t="s">
+        <v>22</v>
+      </c>
+      <c r="K123" t="s">
+        <v>22</v>
+      </c>
+      <c r="L123" t="s">
+        <v>22</v>
+      </c>
+      <c r="M123" t="s">
+        <v>22</v>
+      </c>
+      <c r="N123" t="s">
         <v>931</v>
       </c>
-      <c r="C123" t="s">
-[...11 lines deleted...]
-      <c r="G123" t="s">
+      <c r="O123" t="s">
         <v>932</v>
       </c>
-      <c r="H123" t="s">
-[...17 lines deleted...]
-      <c r="N123" t="s">
+      <c r="P123" t="s">
         <v>933</v>
-      </c>
-[...4 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>934</v>
+      </c>
+      <c r="B124" t="s">
+        <v>935</v>
+      </c>
+      <c r="C124" t="s">
+        <v>120</v>
+      </c>
+      <c r="D124" t="s">
+        <v>58</v>
+      </c>
+      <c r="E124" t="s">
+        <v>58</v>
+      </c>
+      <c r="F124" t="s">
+        <v>934</v>
+      </c>
+      <c r="G124" t="s">
         <v>936</v>
       </c>
-      <c r="B124" t="s">
+      <c r="H124" t="s">
+        <v>22</v>
+      </c>
+      <c r="I124" t="s">
+        <v>22</v>
+      </c>
+      <c r="J124" t="s">
+        <v>22</v>
+      </c>
+      <c r="K124" t="s">
+        <v>22</v>
+      </c>
+      <c r="L124" t="s">
+        <v>22</v>
+      </c>
+      <c r="M124" t="s">
+        <v>22</v>
+      </c>
+      <c r="N124" t="s">
         <v>937</v>
       </c>
-      <c r="C124" t="s">
+      <c r="O124" t="s">
         <v>938</v>
       </c>
-      <c r="D124" t="s">
-[...8 lines deleted...]
-      <c r="G124" t="s">
+      <c r="P124" t="s">
         <v>939</v>
-      </c>
-[...25 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>940</v>
+      </c>
+      <c r="B125" t="s">
+        <v>941</v>
+      </c>
+      <c r="C125" t="s">
+        <v>942</v>
+      </c>
+      <c r="D125" t="s">
         <v>943</v>
       </c>
-      <c r="B125" t="s">
+      <c r="E125" t="s">
+        <v>113</v>
+      </c>
+      <c r="F125" t="s">
         <v>944</v>
       </c>
-      <c r="C125" t="s">
-[...8 lines deleted...]
-      <c r="F125" t="s">
+      <c r="G125" t="s">
         <v>945</v>
       </c>
-      <c r="G125" t="s">
+      <c r="H125" t="s">
+        <v>22</v>
+      </c>
+      <c r="I125" t="s">
+        <v>22</v>
+      </c>
+      <c r="J125" t="s">
+        <v>22</v>
+      </c>
+      <c r="K125" t="s">
+        <v>22</v>
+      </c>
+      <c r="L125" t="s">
+        <v>22</v>
+      </c>
+      <c r="M125" t="s">
+        <v>22</v>
+      </c>
+      <c r="N125" t="s">
         <v>946</v>
       </c>
-      <c r="H125" t="s">
-[...17 lines deleted...]
-      <c r="N125" t="s">
+      <c r="O125" t="s">
         <v>947</v>
       </c>
-      <c r="O125" t="s">
+      <c r="P125" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>949</v>
+      </c>
+      <c r="B126" t="s">
         <v>950</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
+        <v>338</v>
+      </c>
+      <c r="D126" t="s">
+        <v>339</v>
+      </c>
+      <c r="E126" t="s">
+        <v>30</v>
+      </c>
+      <c r="F126" t="s">
         <v>951</v>
-      </c>
-[...10 lines deleted...]
-        <v>950</v>
       </c>
       <c r="G126" t="s">
         <v>952</v>
       </c>
       <c r="H126" t="s">
         <v>22</v>
       </c>
       <c r="I126" t="s">
         <v>22</v>
       </c>
       <c r="J126" t="s">
         <v>22</v>
       </c>
       <c r="K126" t="s">
         <v>22</v>
       </c>
       <c r="L126" t="s">
         <v>22</v>
       </c>
       <c r="M126" t="s">
         <v>22</v>
       </c>
       <c r="N126" t="s">
         <v>953</v>
       </c>
       <c r="O126" t="s">
         <v>954</v>
       </c>
       <c r="P126" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>956</v>
       </c>
       <c r="B127" t="s">
         <v>957</v>
       </c>
       <c r="C127" t="s">
-        <v>127</v>
+        <v>958</v>
       </c>
       <c r="D127" t="s">
-        <v>64</v>
+        <v>959</v>
       </c>
       <c r="E127" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="F127" t="s">
         <v>956</v>
       </c>
       <c r="G127" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="H127" t="s">
         <v>22</v>
       </c>
       <c r="I127" t="s">
         <v>22</v>
       </c>
       <c r="J127" t="s">
         <v>22</v>
       </c>
       <c r="K127" t="s">
         <v>22</v>
       </c>
       <c r="L127" t="s">
         <v>22</v>
       </c>
       <c r="M127" t="s">
         <v>22</v>
       </c>
       <c r="N127" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="O127" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="P127" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="B128" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C128" t="s">
-        <v>964</v>
+        <v>224</v>
       </c>
       <c r="D128" t="s">
-        <v>965</v>
+        <v>40</v>
       </c>
       <c r="E128" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="F128" t="s">
         <v>966</v>
       </c>
       <c r="G128" t="s">
+        <v>146</v>
+      </c>
+      <c r="H128" t="s">
+        <v>22</v>
+      </c>
+      <c r="I128" t="s">
+        <v>22</v>
+      </c>
+      <c r="J128" t="s">
+        <v>22</v>
+      </c>
+      <c r="K128" t="s">
+        <v>22</v>
+      </c>
+      <c r="L128" t="s">
+        <v>22</v>
+      </c>
+      <c r="M128" t="s">
+        <v>22</v>
+      </c>
+      <c r="N128" t="s">
         <v>967</v>
       </c>
-      <c r="H128" t="s">
-[...17 lines deleted...]
-      <c r="N128" t="s">
+      <c r="O128" t="s">
         <v>968</v>
       </c>
-      <c r="O128" t="s">
+      <c r="P128" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>970</v>
+      </c>
+      <c r="B129" t="s">
         <v>971</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>972</v>
       </c>
-      <c r="C129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" t="s">
-        <v>346</v>
+        <v>973</v>
       </c>
       <c r="E129" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="F129" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="G129" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="H129" t="s">
         <v>22</v>
       </c>
       <c r="I129" t="s">
         <v>22</v>
       </c>
       <c r="J129" t="s">
         <v>22</v>
       </c>
       <c r="K129" t="s">
         <v>22</v>
       </c>
       <c r="L129" t="s">
         <v>22</v>
       </c>
       <c r="M129" t="s">
         <v>22</v>
       </c>
       <c r="N129" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="O129" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="P129" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B130" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C130" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D130" t="s">
-        <v>981</v>
+        <v>50</v>
       </c>
       <c r="E130" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="F130" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="G130" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H130" t="s">
         <v>22</v>
       </c>
       <c r="I130" t="s">
         <v>22</v>
       </c>
       <c r="J130" t="s">
         <v>22</v>
       </c>
       <c r="K130" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L130" t="s">
         <v>22</v>
       </c>
       <c r="M130" t="s">
         <v>22</v>
       </c>
       <c r="N130" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="O130" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="P130" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B131" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="C131" t="s">
-        <v>231</v>
+        <v>989</v>
       </c>
       <c r="D131" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="E131" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="F131" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="G131" t="s">
-        <v>153</v>
+        <v>991</v>
       </c>
       <c r="H131" t="s">
         <v>22</v>
       </c>
       <c r="I131" t="s">
         <v>22</v>
       </c>
       <c r="J131" t="s">
         <v>22</v>
       </c>
       <c r="K131" t="s">
         <v>22</v>
       </c>
       <c r="L131" t="s">
         <v>22</v>
       </c>
       <c r="M131" t="s">
         <v>22</v>
       </c>
       <c r="N131" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="O131" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="P131" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="B132" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="C132" t="s">
-        <v>994</v>
+        <v>916</v>
       </c>
       <c r="D132" t="s">
+        <v>113</v>
+      </c>
+      <c r="E132" t="s">
+        <v>113</v>
+      </c>
+      <c r="F132" t="s">
         <v>995</v>
-      </c>
-[...4 lines deleted...]
-        <v>996</v>
       </c>
       <c r="G132" t="s">
         <v>997</v>
       </c>
       <c r="H132" t="s">
         <v>22</v>
       </c>
       <c r="I132" t="s">
         <v>22</v>
       </c>
       <c r="J132" t="s">
         <v>22</v>
       </c>
       <c r="K132" t="s">
         <v>22</v>
       </c>
       <c r="L132" t="s">
         <v>22</v>
       </c>
       <c r="M132" t="s">
         <v>22</v>
       </c>
       <c r="N132" t="s">
         <v>998</v>
       </c>
       <c r="O132" t="s">
         <v>999</v>
       </c>
       <c r="P132" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>1001</v>
       </c>
       <c r="B133" t="s">
         <v>1002</v>
       </c>
       <c r="C133" t="s">
-        <v>1003</v>
+        <v>560</v>
       </c>
       <c r="D133" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="E133" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="F133" t="s">
         <v>1001</v>
       </c>
       <c r="G133" t="s">
-        <v>153</v>
+        <v>659</v>
       </c>
       <c r="H133" t="s">
         <v>22</v>
       </c>
       <c r="I133" t="s">
         <v>22</v>
       </c>
       <c r="J133" t="s">
         <v>22</v>
       </c>
       <c r="K133" t="s">
         <v>43</v>
       </c>
       <c r="L133" t="s">
         <v>22</v>
       </c>
       <c r="M133" t="s">
         <v>22</v>
       </c>
       <c r="N133" t="s">
+        <v>1003</v>
+      </c>
+      <c r="O133" t="s">
         <v>1004</v>
       </c>
-      <c r="O133" t="s">
+      <c r="P133" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B134" t="s">
         <v>1007</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
+        <v>330</v>
+      </c>
+      <c r="D134" t="s">
+        <v>331</v>
+      </c>
+      <c r="E134" t="s">
+        <v>113</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G134" t="s">
         <v>1008</v>
       </c>
-      <c r="C134" t="s">
+      <c r="H134" t="s">
+        <v>22</v>
+      </c>
+      <c r="I134" t="s">
+        <v>22</v>
+      </c>
+      <c r="J134" t="s">
+        <v>43</v>
+      </c>
+      <c r="K134" t="s">
+        <v>22</v>
+      </c>
+      <c r="L134" t="s">
+        <v>22</v>
+      </c>
+      <c r="M134" t="s">
+        <v>22</v>
+      </c>
+      <c r="N134" t="s">
         <v>1009</v>
       </c>
-      <c r="D134" t="s">
-[...5 lines deleted...]
-      <c r="F134" t="s">
+      <c r="O134" t="s">
         <v>1010</v>
       </c>
-      <c r="G134" t="s">
+      <c r="P134" t="s">
         <v>1011</v>
-      </c>
-[...25 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D135" t="s">
+        <v>185</v>
+      </c>
+      <c r="E135" t="s">
+        <v>185</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G135" t="s">
         <v>1015</v>
       </c>
-      <c r="B135" t="s">
+      <c r="H135" t="s">
+        <v>22</v>
+      </c>
+      <c r="I135" t="s">
+        <v>22</v>
+      </c>
+      <c r="J135" t="s">
+        <v>22</v>
+      </c>
+      <c r="K135" t="s">
+        <v>22</v>
+      </c>
+      <c r="L135" t="s">
+        <v>22</v>
+      </c>
+      <c r="M135" t="s">
+        <v>22</v>
+      </c>
+      <c r="N135" t="s">
         <v>1016</v>
       </c>
-      <c r="C135" t="s">
-[...11 lines deleted...]
-      <c r="G135" t="s">
+      <c r="O135" t="s">
         <v>1017</v>
       </c>
-      <c r="H135" t="s">
-[...17 lines deleted...]
-      <c r="N135" t="s">
+      <c r="P135" t="s">
         <v>1018</v>
-      </c>
-[...4 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C136" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" t="s">
+        <v>50</v>
+      </c>
+      <c r="E136" t="s">
+        <v>50</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H136" t="s">
+        <v>22</v>
+      </c>
+      <c r="I136" t="s">
+        <v>22</v>
+      </c>
+      <c r="J136" t="s">
+        <v>22</v>
+      </c>
+      <c r="K136" t="s">
+        <v>43</v>
+      </c>
+      <c r="L136" t="s">
+        <v>22</v>
+      </c>
+      <c r="M136" t="s">
+        <v>22</v>
+      </c>
+      <c r="N136" t="s">
         <v>1021</v>
       </c>
-      <c r="B136" t="s">
+      <c r="O136" t="s">
         <v>1022</v>
       </c>
-      <c r="C136" t="s">
-[...11 lines deleted...]
-      <c r="G136" t="s">
+      <c r="P136" t="s">
         <v>1023</v>
-      </c>
-[...25 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D137" t="s">
         <v>1027</v>
       </c>
-      <c r="B137" t="s">
+      <c r="E137" t="s">
+        <v>20</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G137" t="s">
         <v>1028</v>
-      </c>
-[...13 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="H137" t="s">
         <v>22</v>
       </c>
       <c r="I137" t="s">
         <v>22</v>
       </c>
       <c r="J137" t="s">
         <v>22</v>
       </c>
       <c r="K137" t="s">
         <v>43</v>
       </c>
       <c r="L137" t="s">
         <v>22</v>
       </c>
       <c r="M137" t="s">
         <v>22</v>
       </c>
       <c r="N137" t="s">
+        <v>1029</v>
+      </c>
+      <c r="O137" t="s">
+        <v>1030</v>
+      </c>
+      <c r="P137" t="s">
         <v>1031</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="B138" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="C138" t="s">
-        <v>49</v>
+        <v>981</v>
       </c>
       <c r="D138" t="s">
         <v>50</v>
       </c>
       <c r="E138" t="s">
         <v>50</v>
       </c>
       <c r="F138" t="s">
         <v>1034</v>
       </c>
       <c r="G138" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H138" t="s">
+        <v>22</v>
+      </c>
+      <c r="I138" t="s">
+        <v>22</v>
+      </c>
+      <c r="J138" t="s">
+        <v>22</v>
+      </c>
+      <c r="K138" t="s">
+        <v>22</v>
+      </c>
+      <c r="L138" t="s">
+        <v>22</v>
+      </c>
+      <c r="M138" t="s">
+        <v>22</v>
+      </c>
+      <c r="N138" t="s">
         <v>1036</v>
       </c>
-      <c r="H138" t="s">
-[...17 lines deleted...]
-      <c r="N138" t="s">
+      <c r="O138" t="s">
         <v>1037</v>
       </c>
-      <c r="O138" t="s">
+      <c r="P138" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="B139" t="s">
         <v>1040</v>
       </c>
       <c r="C139" t="s">
-        <v>199</v>
+        <v>1041</v>
       </c>
       <c r="D139" t="s">
-        <v>192</v>
+        <v>1042</v>
       </c>
       <c r="E139" t="s">
-        <v>192</v>
+        <v>40</v>
       </c>
       <c r="F139" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="G139" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H139" t="s">
         <v>22</v>
       </c>
       <c r="I139" t="s">
         <v>22</v>
       </c>
       <c r="J139" t="s">
         <v>22</v>
       </c>
       <c r="K139" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L139" t="s">
         <v>22</v>
       </c>
       <c r="M139" t="s">
         <v>22</v>
       </c>
       <c r="N139" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="O139" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="P139" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B140" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E140" t="s">
+        <v>113</v>
+      </c>
+      <c r="F140" t="s">
         <v>1047</v>
       </c>
-      <c r="C140" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G140" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H140" t="s">
         <v>22</v>
       </c>
       <c r="I140" t="s">
         <v>22</v>
       </c>
       <c r="J140" t="s">
         <v>22</v>
       </c>
       <c r="K140" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L140" t="s">
         <v>22</v>
       </c>
       <c r="M140" t="s">
         <v>22</v>
       </c>
       <c r="N140" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="O140" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="P140" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B141" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E141" t="s">
+        <v>113</v>
+      </c>
+      <c r="F141" t="s">
         <v>1055</v>
       </c>
-      <c r="C141" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G141" t="s">
-        <v>1057</v>
+        <v>146</v>
       </c>
       <c r="H141" t="s">
         <v>22</v>
       </c>
       <c r="I141" t="s">
         <v>22</v>
       </c>
       <c r="J141" t="s">
         <v>22</v>
       </c>
       <c r="K141" t="s">
         <v>22</v>
       </c>
       <c r="L141" t="s">
         <v>22</v>
       </c>
       <c r="M141" t="s">
         <v>22</v>
       </c>
       <c r="N141" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="O141" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="P141" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B142" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E142" t="s">
+        <v>50</v>
+      </c>
+      <c r="F142" t="s">
         <v>1062</v>
       </c>
-      <c r="C142" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G142" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H142" t="s">
         <v>22</v>
       </c>
       <c r="I142" t="s">
         <v>22</v>
       </c>
       <c r="J142" t="s">
         <v>22</v>
       </c>
       <c r="K142" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L142" t="s">
         <v>22</v>
       </c>
       <c r="M142" t="s">
         <v>22</v>
       </c>
       <c r="N142" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="O142" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="P142" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B143" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C143" t="s">
-        <v>1071</v>
+        <v>1057</v>
       </c>
       <c r="D143" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E143" t="s">
+        <v>113</v>
+      </c>
+      <c r="F143" t="s">
         <v>1072</v>
       </c>
-      <c r="E143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G143" t="s">
-        <v>426</v>
+        <v>1073</v>
       </c>
       <c r="H143" t="s">
         <v>22</v>
       </c>
       <c r="I143" t="s">
         <v>22</v>
       </c>
       <c r="J143" t="s">
         <v>22</v>
       </c>
       <c r="K143" t="s">
         <v>22</v>
       </c>
       <c r="L143" t="s">
         <v>22</v>
       </c>
       <c r="M143" t="s">
         <v>22</v>
       </c>
       <c r="N143" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="O143" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="P143" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B144" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C144" t="s">
+        <v>958</v>
+      </c>
+      <c r="D144" t="s">
+        <v>959</v>
+      </c>
+      <c r="E144" t="s">
+        <v>74</v>
+      </c>
+      <c r="F144" t="s">
         <v>1077</v>
       </c>
-      <c r="C144" t="s">
-[...2 lines deleted...]
-      <c r="D144" t="s">
+      <c r="G144" t="s">
         <v>1079</v>
       </c>
-      <c r="E144" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H144" t="s">
         <v>22</v>
       </c>
       <c r="I144" t="s">
         <v>22</v>
       </c>
       <c r="J144" t="s">
         <v>22</v>
       </c>
       <c r="K144" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L144" t="s">
         <v>22</v>
       </c>
       <c r="M144" t="s">
         <v>22</v>
       </c>
       <c r="N144" t="s">
         <v>1080</v>
       </c>
       <c r="O144" t="s">
         <v>1081</v>
       </c>
       <c r="P144" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>1083</v>
       </c>
       <c r="B145" t="s">
         <v>1084</v>
       </c>
       <c r="C145" t="s">
-        <v>1085</v>
+        <v>812</v>
       </c>
       <c r="D145" t="s">
-        <v>1086</v>
+        <v>136</v>
       </c>
       <c r="E145" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="F145" t="s">
         <v>1083</v>
       </c>
       <c r="G145" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H145" t="s">
+        <v>22</v>
+      </c>
+      <c r="I145" t="s">
+        <v>22</v>
+      </c>
+      <c r="J145" t="s">
+        <v>22</v>
+      </c>
+      <c r="K145" t="s">
+        <v>22</v>
+      </c>
+      <c r="L145" t="s">
+        <v>22</v>
+      </c>
+      <c r="M145" t="s">
+        <v>22</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1086</v>
+      </c>
+      <c r="O145" t="s">
         <v>1087</v>
       </c>
-      <c r="H145" t="s">
-[...17 lines deleted...]
-      <c r="N145" t="s">
+      <c r="P145" t="s">
         <v>1088</v>
-      </c>
-[...4 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C146" t="s">
+        <v>805</v>
+      </c>
+      <c r="D146" t="s">
+        <v>58</v>
+      </c>
+      <c r="E146" t="s">
+        <v>58</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G146" t="s">
         <v>1091</v>
       </c>
-      <c r="B146" t="s">
+      <c r="H146" t="s">
+        <v>22</v>
+      </c>
+      <c r="I146" t="s">
+        <v>22</v>
+      </c>
+      <c r="J146" t="s">
+        <v>22</v>
+      </c>
+      <c r="K146" t="s">
+        <v>43</v>
+      </c>
+      <c r="L146" t="s">
+        <v>22</v>
+      </c>
+      <c r="M146" t="s">
+        <v>22</v>
+      </c>
+      <c r="N146" t="s">
         <v>1092</v>
       </c>
-      <c r="C146" t="s">
-[...11 lines deleted...]
-      <c r="G146" t="s">
+      <c r="O146" t="s">
         <v>1093</v>
       </c>
-      <c r="H146" t="s">
-[...17 lines deleted...]
-      <c r="N146" t="s">
+      <c r="P146" t="s">
         <v>1094</v>
-      </c>
-[...4 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C147" t="s">
+        <v>551</v>
+      </c>
+      <c r="D147" t="s">
+        <v>552</v>
+      </c>
+      <c r="E147" t="s">
+        <v>58</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G147" t="s">
         <v>1097</v>
       </c>
-      <c r="B147" t="s">
+      <c r="H147" t="s">
+        <v>22</v>
+      </c>
+      <c r="I147" t="s">
+        <v>22</v>
+      </c>
+      <c r="J147" t="s">
+        <v>22</v>
+      </c>
+      <c r="K147" t="s">
+        <v>22</v>
+      </c>
+      <c r="L147" t="s">
+        <v>22</v>
+      </c>
+      <c r="M147" t="s">
+        <v>22</v>
+      </c>
+      <c r="N147" t="s">
         <v>1098</v>
       </c>
-      <c r="C147" t="s">
-[...11 lines deleted...]
-      <c r="G147" t="s">
+      <c r="O147" t="s">
         <v>1099</v>
       </c>
-      <c r="H147" t="s">
-[...17 lines deleted...]
-      <c r="N147" t="s">
+      <c r="P147" t="s">
         <v>1100</v>
-      </c>
-[...4 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C148" t="s">
         <v>1103</v>
       </c>
-      <c r="B148" t="s">
+      <c r="D148" t="s">
         <v>1104</v>
       </c>
-      <c r="C148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E148" t="s">
-        <v>143</v>
+        <v>74</v>
       </c>
       <c r="F148" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="G148" t="s">
-        <v>1105</v>
+        <v>84</v>
       </c>
       <c r="H148" t="s">
         <v>22</v>
       </c>
       <c r="I148" t="s">
         <v>22</v>
       </c>
       <c r="J148" t="s">
         <v>22</v>
       </c>
       <c r="K148" t="s">
         <v>22</v>
       </c>
       <c r="L148" t="s">
         <v>22</v>
       </c>
       <c r="M148" t="s">
         <v>22</v>
       </c>
       <c r="N148" t="s">
         <v>1106</v>
       </c>
       <c r="O148" t="s">
         <v>1107</v>
       </c>
       <c r="P148" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>1109</v>
       </c>
       <c r="B149" t="s">
         <v>1110</v>
       </c>
       <c r="C149" t="s">
-        <v>820</v>
+        <v>1111</v>
       </c>
       <c r="D149" t="s">
-        <v>64</v>
+        <v>1112</v>
       </c>
       <c r="E149" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F149" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="G149" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="H149" t="s">
         <v>22</v>
       </c>
       <c r="I149" t="s">
         <v>22</v>
       </c>
       <c r="J149" t="s">
         <v>22</v>
       </c>
       <c r="K149" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L149" t="s">
         <v>22</v>
       </c>
       <c r="M149" t="s">
         <v>22</v>
       </c>
       <c r="N149" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="O149" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="P149" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="B150" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="C150" t="s">
-        <v>575</v>
+        <v>1120</v>
       </c>
       <c r="D150" t="s">
-        <v>576</v>
+        <v>1121</v>
       </c>
       <c r="E150" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F150" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="G150" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="H150" t="s">
         <v>22</v>
       </c>
       <c r="I150" t="s">
         <v>22</v>
       </c>
       <c r="J150" t="s">
         <v>22</v>
       </c>
       <c r="K150" t="s">
         <v>22</v>
       </c>
       <c r="L150" t="s">
         <v>22</v>
       </c>
       <c r="M150" t="s">
         <v>22</v>
       </c>
       <c r="N150" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="O150" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
       <c r="P150" t="s">
-        <v>1120</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>1121</v>
+        <v>1127</v>
       </c>
       <c r="B151" t="s">
-        <v>1122</v>
+        <v>1128</v>
       </c>
       <c r="C151" t="s">
-        <v>1123</v>
+        <v>49</v>
       </c>
       <c r="D151" t="s">
-        <v>1124</v>
+        <v>50</v>
       </c>
       <c r="E151" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="F151" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="G151" t="s">
-        <v>1126</v>
+        <v>146</v>
       </c>
       <c r="H151" t="s">
         <v>22</v>
       </c>
       <c r="I151" t="s">
         <v>22</v>
       </c>
       <c r="J151" t="s">
         <v>22</v>
       </c>
       <c r="K151" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L151" t="s">
         <v>22</v>
       </c>
       <c r="M151" t="s">
         <v>22</v>
       </c>
       <c r="N151" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="O151" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="P151" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B152" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C152" t="s">
-        <v>1132</v>
+        <v>495</v>
       </c>
       <c r="D152" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="E152" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="F152" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="G152" t="s">
-        <v>113</v>
+        <v>1135</v>
       </c>
       <c r="H152" t="s">
         <v>22</v>
       </c>
       <c r="I152" t="s">
         <v>22</v>
       </c>
       <c r="J152" t="s">
         <v>22</v>
       </c>
       <c r="K152" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L152" t="s">
         <v>22</v>
       </c>
       <c r="M152" t="s">
         <v>22</v>
       </c>
       <c r="N152" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="O152" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="P152" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="B153" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C153" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D153" t="s">
+        <v>185</v>
+      </c>
+      <c r="E153" t="s">
+        <v>185</v>
+      </c>
+      <c r="F153" t="s">
         <v>1139</v>
       </c>
-      <c r="D153" t="s">
-[...5 lines deleted...]
-      <c r="F153" t="s">
+      <c r="G153" t="s">
         <v>1141</v>
       </c>
-      <c r="G153" t="s">
+      <c r="H153" t="s">
+        <v>22</v>
+      </c>
+      <c r="I153" t="s">
+        <v>22</v>
+      </c>
+      <c r="J153" t="s">
+        <v>22</v>
+      </c>
+      <c r="K153" t="s">
+        <v>22</v>
+      </c>
+      <c r="L153" t="s">
+        <v>22</v>
+      </c>
+      <c r="M153" t="s">
+        <v>22</v>
+      </c>
+      <c r="N153" t="s">
         <v>1142</v>
       </c>
-      <c r="H153" t="s">
-[...17 lines deleted...]
-      <c r="N153" t="s">
+      <c r="O153" t="s">
         <v>1143</v>
       </c>
-      <c r="O153" t="s">
+      <c r="P153" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B154" t="s">
         <v>1146</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>1147</v>
       </c>
-      <c r="C154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" t="s">
-        <v>50</v>
+        <v>1148</v>
       </c>
       <c r="E154" t="s">
         <v>50</v>
       </c>
       <c r="F154" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="G154" t="s">
-        <v>153</v>
+        <v>1150</v>
       </c>
       <c r="H154" t="s">
         <v>22</v>
       </c>
       <c r="I154" t="s">
         <v>22</v>
       </c>
       <c r="J154" t="s">
         <v>22</v>
       </c>
       <c r="K154" t="s">
         <v>43</v>
       </c>
       <c r="L154" t="s">
         <v>22</v>
       </c>
       <c r="M154" t="s">
         <v>22</v>
       </c>
       <c r="N154" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="O154" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="P154" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="B155" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="C155" t="s">
-        <v>509</v>
+        <v>1156</v>
       </c>
       <c r="D155" t="s">
-        <v>510</v>
+        <v>113</v>
       </c>
       <c r="E155" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F155" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="G155" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="H155" t="s">
         <v>22</v>
       </c>
       <c r="I155" t="s">
         <v>22</v>
       </c>
       <c r="J155" t="s">
         <v>22</v>
       </c>
       <c r="K155" t="s">
         <v>22</v>
       </c>
       <c r="L155" t="s">
         <v>22</v>
       </c>
       <c r="M155" t="s">
         <v>22</v>
       </c>
       <c r="N155" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="O155" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="P155" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="B156" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C156" t="s">
-        <v>1160</v>
+        <v>981</v>
       </c>
       <c r="D156" t="s">
-        <v>192</v>
+        <v>50</v>
       </c>
       <c r="E156" t="s">
-        <v>192</v>
+        <v>50</v>
       </c>
       <c r="F156" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="G156" t="s">
-        <v>1161</v>
+        <v>59</v>
       </c>
       <c r="H156" t="s">
         <v>22</v>
       </c>
       <c r="I156" t="s">
         <v>22</v>
       </c>
       <c r="J156" t="s">
         <v>22</v>
       </c>
       <c r="K156" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L156" t="s">
         <v>22</v>
       </c>
       <c r="M156" t="s">
         <v>22</v>
       </c>
       <c r="N156" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="O156" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="P156" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="B157" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="C157" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D157" t="s">
+        <v>113</v>
+      </c>
+      <c r="E157" t="s">
+        <v>113</v>
+      </c>
+      <c r="F157" t="s">
         <v>1167</v>
       </c>
-      <c r="D157" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G157" t="s">
+        <v>674</v>
+      </c>
+      <c r="H157" t="s">
+        <v>22</v>
+      </c>
+      <c r="I157" t="s">
+        <v>22</v>
+      </c>
+      <c r="J157" t="s">
+        <v>22</v>
+      </c>
+      <c r="K157" t="s">
+        <v>22</v>
+      </c>
+      <c r="L157" t="s">
+        <v>22</v>
+      </c>
+      <c r="M157" t="s">
+        <v>22</v>
+      </c>
+      <c r="N157" t="s">
         <v>1170</v>
       </c>
-      <c r="H157" t="s">
-[...17 lines deleted...]
-      <c r="N157" t="s">
+      <c r="O157" t="s">
         <v>1171</v>
       </c>
-      <c r="O157" t="s">
+      <c r="P157" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B158" t="s">
         <v>1174</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D158" t="s">
+        <v>113</v>
+      </c>
+      <c r="E158" t="s">
+        <v>113</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G158" t="s">
+        <v>226</v>
+      </c>
+      <c r="H158" t="s">
+        <v>22</v>
+      </c>
+      <c r="I158" t="s">
+        <v>22</v>
+      </c>
+      <c r="J158" t="s">
+        <v>22</v>
+      </c>
+      <c r="K158" t="s">
+        <v>22</v>
+      </c>
+      <c r="L158" t="s">
+        <v>22</v>
+      </c>
+      <c r="M158" t="s">
+        <v>22</v>
+      </c>
+      <c r="N158" t="s">
         <v>1175</v>
       </c>
-      <c r="C158" t="s">
+      <c r="O158" t="s">
         <v>1176</v>
       </c>
-      <c r="D158" t="s">
+      <c r="P158" t="s">
         <v>1177</v>
-      </c>
-[...34 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D159" t="s">
+        <v>113</v>
+      </c>
+      <c r="E159" t="s">
+        <v>113</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H159" t="s">
+        <v>22</v>
+      </c>
+      <c r="I159" t="s">
+        <v>22</v>
+      </c>
+      <c r="J159" t="s">
+        <v>22</v>
+      </c>
+      <c r="K159" t="s">
+        <v>22</v>
+      </c>
+      <c r="L159" t="s">
+        <v>22</v>
+      </c>
+      <c r="M159" t="s">
+        <v>22</v>
+      </c>
+      <c r="N159" t="s">
         <v>1183</v>
       </c>
-      <c r="B159" t="s">
+      <c r="O159" t="s">
         <v>1184</v>
       </c>
-      <c r="C159" t="s">
+      <c r="P159" t="s">
         <v>1185</v>
-      </c>
-[...37 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E160" t="s">
+        <v>20</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G160" t="s">
+        <v>888</v>
+      </c>
+      <c r="H160" t="s">
+        <v>22</v>
+      </c>
+      <c r="I160" t="s">
+        <v>22</v>
+      </c>
+      <c r="J160" t="s">
+        <v>22</v>
+      </c>
+      <c r="K160" t="s">
+        <v>22</v>
+      </c>
+      <c r="L160" t="s">
+        <v>22</v>
+      </c>
+      <c r="M160" t="s">
+        <v>22</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1190</v>
+      </c>
+      <c r="O160" t="s">
         <v>1191</v>
       </c>
-      <c r="B160" t="s">
+      <c r="P160" t="s">
         <v>1192</v>
-      </c>
-[...40 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C161" t="s">
+        <v>28</v>
+      </c>
+      <c r="D161" t="s">
+        <v>29</v>
+      </c>
+      <c r="E161" t="s">
+        <v>30</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H161" t="s">
+        <v>22</v>
+      </c>
+      <c r="I161" t="s">
+        <v>22</v>
+      </c>
+      <c r="J161" t="s">
+        <v>43</v>
+      </c>
+      <c r="K161" t="s">
+        <v>22</v>
+      </c>
+      <c r="L161" t="s">
+        <v>22</v>
+      </c>
+      <c r="M161" t="s">
+        <v>22</v>
+      </c>
+      <c r="N161" t="s">
         <v>1196</v>
       </c>
-      <c r="B161" t="s">
+      <c r="O161" t="s">
         <v>1197</v>
       </c>
-      <c r="C161" t="s">
+      <c r="P161" t="s">
         <v>1198</v>
-      </c>
-[...37 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D162" t="s">
         <v>1202</v>
       </c>
-      <c r="B162" t="s">
+      <c r="E162" t="s">
+        <v>136</v>
+      </c>
+      <c r="F162" t="s">
+        <v>464</v>
+      </c>
+      <c r="G162" t="s">
         <v>1203</v>
       </c>
-      <c r="C162" t="s">
-[...11 lines deleted...]
-      <c r="G162" t="s">
+      <c r="H162" t="s">
+        <v>22</v>
+      </c>
+      <c r="I162" t="s">
+        <v>22</v>
+      </c>
+      <c r="J162" t="s">
+        <v>22</v>
+      </c>
+      <c r="K162" t="s">
+        <v>22</v>
+      </c>
+      <c r="L162" t="s">
+        <v>22</v>
+      </c>
+      <c r="M162" t="s">
+        <v>22</v>
+      </c>
+      <c r="N162" t="s">
         <v>1204</v>
       </c>
-      <c r="H162" t="s">
-[...17 lines deleted...]
-      <c r="N162" t="s">
+      <c r="O162" t="s">
+        <v>467</v>
+      </c>
+      <c r="P162" t="s">
         <v>1205</v>
-      </c>
-[...4 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C163" t="s">
         <v>1208</v>
       </c>
-      <c r="B163" t="s">
+      <c r="D163" t="s">
         <v>1209</v>
       </c>
-      <c r="C163" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E163" t="s">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="F163" t="s">
-        <v>1208</v>
+        <v>860</v>
       </c>
       <c r="G163" t="s">
-        <v>1211</v>
+        <v>193</v>
       </c>
       <c r="H163" t="s">
         <v>22</v>
       </c>
       <c r="I163" t="s">
         <v>22</v>
       </c>
       <c r="J163" t="s">
         <v>22</v>
       </c>
       <c r="K163" t="s">
         <v>43</v>
       </c>
       <c r="L163" t="s">
         <v>22</v>
       </c>
       <c r="M163" t="s">
         <v>22</v>
       </c>
       <c r="N163" t="s">
+        <v>1210</v>
+      </c>
+      <c r="O163" t="s">
+        <v>1211</v>
+      </c>
+      <c r="P163" t="s">
         <v>1212</v>
-      </c>
-[...4 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E164" t="s">
+        <v>50</v>
+      </c>
+      <c r="F164" t="s">
         <v>1215</v>
       </c>
-      <c r="B164" t="s">
+      <c r="G164" t="s">
+        <v>59</v>
+      </c>
+      <c r="H164" t="s">
+        <v>22</v>
+      </c>
+      <c r="I164" t="s">
+        <v>22</v>
+      </c>
+      <c r="J164" t="s">
+        <v>22</v>
+      </c>
+      <c r="K164" t="s">
+        <v>43</v>
+      </c>
+      <c r="L164" t="s">
+        <v>22</v>
+      </c>
+      <c r="M164" t="s">
+        <v>22</v>
+      </c>
+      <c r="N164" t="s">
         <v>1216</v>
       </c>
-      <c r="C164" t="s">
+      <c r="O164" t="s">
         <v>1217</v>
       </c>
-      <c r="D164" t="s">
-[...5 lines deleted...]
-      <c r="F164" t="s">
+      <c r="P164" t="s">
         <v>1218</v>
-      </c>
-[...28 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="B165" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="C165" t="s">
-        <v>1225</v>
+        <v>1103</v>
       </c>
       <c r="D165" t="s">
-        <v>1226</v>
+        <v>1104</v>
       </c>
       <c r="E165" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F165" t="s">
-        <v>1223</v>
+        <v>907</v>
       </c>
       <c r="G165" t="s">
-        <v>1227</v>
+        <v>1221</v>
       </c>
       <c r="H165" t="s">
         <v>22</v>
       </c>
       <c r="I165" t="s">
         <v>22</v>
       </c>
       <c r="J165" t="s">
         <v>22</v>
       </c>
       <c r="K165" t="s">
         <v>22</v>
       </c>
       <c r="L165" t="s">
         <v>22</v>
       </c>
       <c r="M165" t="s">
         <v>22</v>
       </c>
       <c r="N165" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
       <c r="O165" t="s">
-        <v>1229</v>
+        <v>912</v>
       </c>
       <c r="P165" t="s">
-        <v>1230</v>
+        <v>913</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>1231</v>
+        <v>1223</v>
       </c>
       <c r="B166" t="s">
-        <v>1232</v>
+        <v>1224</v>
       </c>
       <c r="C166" t="s">
-        <v>28</v>
+        <v>1225</v>
       </c>
       <c r="D166" t="s">
-        <v>29</v>
+        <v>1226</v>
       </c>
       <c r="E166" t="s">
         <v>30</v>
       </c>
       <c r="F166" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H166" t="s">
+        <v>22</v>
+      </c>
+      <c r="I166" t="s">
+        <v>22</v>
+      </c>
+      <c r="J166" t="s">
+        <v>22</v>
+      </c>
+      <c r="K166" t="s">
+        <v>22</v>
+      </c>
+      <c r="L166" t="s">
+        <v>22</v>
+      </c>
+      <c r="M166" t="s">
+        <v>22</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1229</v>
+      </c>
+      <c r="O166" t="s">
+        <v>1230</v>
+      </c>
+      <c r="P166" t="s">
         <v>1231</v>
-      </c>
-[...28 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C167" t="s">
+        <v>680</v>
+      </c>
+      <c r="D167" t="s">
+        <v>681</v>
+      </c>
+      <c r="E167" t="s">
+        <v>58</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H167" t="s">
+        <v>22</v>
+      </c>
+      <c r="I167" t="s">
+        <v>22</v>
+      </c>
+      <c r="J167" t="s">
+        <v>22</v>
+      </c>
+      <c r="K167" t="s">
+        <v>22</v>
+      </c>
+      <c r="L167" t="s">
+        <v>22</v>
+      </c>
+      <c r="M167" t="s">
+        <v>22</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1235</v>
+      </c>
+      <c r="O167" t="s">
+        <v>1236</v>
+      </c>
+      <c r="P167" t="s">
         <v>1237</v>
-      </c>
-[...43 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E168" t="s">
+        <v>185</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H168" t="s">
+        <v>22</v>
+      </c>
+      <c r="I168" t="s">
+        <v>22</v>
+      </c>
+      <c r="J168" t="s">
+        <v>22</v>
+      </c>
+      <c r="K168" t="s">
+        <v>22</v>
+      </c>
+      <c r="L168" t="s">
+        <v>22</v>
+      </c>
+      <c r="M168" t="s">
+        <v>22</v>
+      </c>
+      <c r="N168" t="s">
         <v>1244</v>
       </c>
-      <c r="B168" t="s">
+      <c r="O168" t="s">
         <v>1245</v>
       </c>
-      <c r="C168" t="s">
-[...8 lines deleted...]
-      <c r="F168" t="s">
+      <c r="P168" t="s">
         <v>1246</v>
-      </c>
-[...28 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D169" t="s">
         <v>1250</v>
       </c>
-      <c r="B169" t="s">
+      <c r="E169" t="s">
+        <v>20</v>
+      </c>
+      <c r="F169" t="s">
         <v>1251</v>
-      </c>
-[...10 lines deleted...]
-        <v>930</v>
       </c>
       <c r="G169" t="s">
         <v>1252</v>
       </c>
       <c r="H169" t="s">
         <v>22</v>
       </c>
       <c r="I169" t="s">
         <v>22</v>
       </c>
       <c r="J169" t="s">
         <v>22</v>
       </c>
       <c r="K169" t="s">
         <v>22</v>
       </c>
       <c r="L169" t="s">
         <v>22</v>
       </c>
       <c r="M169" t="s">
         <v>22</v>
       </c>
       <c r="N169" t="s">
         <v>1253</v>
       </c>
       <c r="O169" t="s">
-        <v>934</v>
+        <v>1254</v>
       </c>
       <c r="P169" t="s">
-        <v>935</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B170" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="C170" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="D170" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="E170" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="G170" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="H170" t="s">
         <v>22</v>
       </c>
       <c r="I170" t="s">
         <v>22</v>
       </c>
       <c r="J170" t="s">
         <v>22</v>
       </c>
       <c r="K170" t="s">
         <v>22</v>
       </c>
       <c r="L170" t="s">
         <v>22</v>
       </c>
       <c r="M170" t="s">
         <v>22</v>
       </c>
       <c r="N170" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="O170" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="P170" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="B171" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="C171" t="s">
-        <v>702</v>
+        <v>1267</v>
       </c>
       <c r="D171" t="s">
-        <v>703</v>
+        <v>1268</v>
       </c>
       <c r="E171" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F171" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="G171" t="s">
-        <v>57</v>
+        <v>1270</v>
       </c>
       <c r="H171" t="s">
         <v>22</v>
       </c>
       <c r="I171" t="s">
         <v>22</v>
       </c>
       <c r="J171" t="s">
         <v>22</v>
       </c>
       <c r="K171" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L171" t="s">
         <v>22</v>
       </c>
       <c r="M171" t="s">
         <v>22</v>
       </c>
       <c r="N171" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="O171" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="P171" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="B172" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="C172" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="D172" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="E172" t="s">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="F172" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="G172" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
       <c r="H172" t="s">
         <v>22</v>
       </c>
       <c r="I172" t="s">
         <v>22</v>
       </c>
       <c r="J172" t="s">
         <v>22</v>
       </c>
       <c r="K172" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L172" t="s">
         <v>22</v>
       </c>
       <c r="M172" t="s">
         <v>22</v>
       </c>
       <c r="N172" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="O172" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="P172" t="s">
-        <v>1276</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="B173" t="s">
-        <v>1278</v>
+        <v>1284</v>
       </c>
       <c r="C173" t="s">
-        <v>1279</v>
+        <v>1285</v>
       </c>
       <c r="D173" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="G173" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="H173" t="s">
         <v>22</v>
       </c>
       <c r="I173" t="s">
         <v>22</v>
       </c>
       <c r="J173" t="s">
         <v>22</v>
       </c>
       <c r="K173" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L173" t="s">
         <v>22</v>
       </c>
       <c r="M173" t="s">
         <v>22</v>
       </c>
       <c r="N173" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="O173" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="P173" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="B174" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="C174" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="D174" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="G174" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="H174" t="s">
         <v>22</v>
       </c>
       <c r="I174" t="s">
         <v>22</v>
       </c>
       <c r="J174" t="s">
         <v>22</v>
       </c>
       <c r="K174" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L174" t="s">
         <v>22</v>
       </c>
       <c r="M174" t="s">
         <v>22</v>
       </c>
       <c r="N174" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="O174" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="P174" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="B175" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="C175" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="D175" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="E175" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="G175" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="H175" t="s">
         <v>22</v>
       </c>
       <c r="I175" t="s">
         <v>22</v>
       </c>
       <c r="J175" t="s">
         <v>22</v>
       </c>
       <c r="K175" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L175" t="s">
         <v>22</v>
       </c>
       <c r="M175" t="s">
         <v>22</v>
       </c>
       <c r="N175" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="O175" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="P175" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="B176" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="C176" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="D176" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="E176" t="s">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="F176" t="s">
-        <v>1308</v>
+        <v>860</v>
       </c>
       <c r="G176" t="s">
-        <v>1309</v>
+        <v>530</v>
       </c>
       <c r="H176" t="s">
         <v>22</v>
       </c>
       <c r="I176" t="s">
         <v>22</v>
       </c>
       <c r="J176" t="s">
         <v>22</v>
       </c>
       <c r="K176" t="s">
         <v>43</v>
       </c>
       <c r="L176" t="s">
         <v>22</v>
       </c>
       <c r="M176" t="s">
         <v>22</v>
       </c>
       <c r="N176" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="O176" t="s">
-        <v>1311</v>
+        <v>1211</v>
       </c>
       <c r="P176" t="s">
-        <v>1312</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B177" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C177" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="D177" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="E177" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="F177" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="G177" t="s">
-        <v>1317</v>
+        <v>59</v>
       </c>
       <c r="H177" t="s">
         <v>22</v>
       </c>
       <c r="I177" t="s">
         <v>22</v>
       </c>
       <c r="J177" t="s">
         <v>22</v>
       </c>
       <c r="K177" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L177" t="s">
         <v>22</v>
       </c>
       <c r="M177" t="s">
         <v>22</v>
       </c>
       <c r="N177" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="O177" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="P177" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B178" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="C178" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D178" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E178" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="F178" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="G178" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="H178" t="s">
         <v>22</v>
       </c>
       <c r="I178" t="s">
         <v>22</v>
       </c>
       <c r="J178" t="s">
         <v>22</v>
       </c>
       <c r="K178" t="s">
         <v>43</v>
       </c>
       <c r="L178" t="s">
         <v>22</v>
       </c>
       <c r="M178" t="s">
         <v>22</v>
       </c>
       <c r="N178" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="O178" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="P178" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B179" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C179" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D179" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="E179" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F179" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="G179" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H179" t="s">
         <v>22</v>
       </c>
       <c r="I179" t="s">
         <v>22</v>
       </c>
       <c r="J179" t="s">
         <v>22</v>
       </c>
       <c r="K179" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L179" t="s">
         <v>22</v>
       </c>
       <c r="M179" t="s">
         <v>22</v>
       </c>
       <c r="N179" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="O179" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="P179" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B180" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="C180" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D180" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="E180" t="s">
-        <v>192</v>
+        <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>1343</v>
+        <v>301</v>
       </c>
       <c r="G180" t="s">
-        <v>1170</v>
+        <v>1344</v>
       </c>
       <c r="H180" t="s">
         <v>22</v>
       </c>
       <c r="I180" t="s">
         <v>22</v>
       </c>
       <c r="J180" t="s">
         <v>22</v>
       </c>
       <c r="K180" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L180" t="s">
         <v>22</v>
       </c>
       <c r="M180" t="s">
         <v>22</v>
       </c>
       <c r="N180" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="O180" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="P180" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B181" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C181" t="s">
+        <v>847</v>
+      </c>
+      <c r="D181" t="s">
+        <v>40</v>
+      </c>
+      <c r="E181" t="s">
+        <v>40</v>
+      </c>
+      <c r="F181" t="s">
         <v>1348</v>
       </c>
-      <c r="C181" t="s">
-[...2 lines deleted...]
-      <c r="D181" t="s">
+      <c r="G181" t="s">
         <v>1350</v>
       </c>
-      <c r="E181" t="s">
-[...2 lines deleted...]
-      <c r="F181" t="s">
+      <c r="H181" t="s">
+        <v>22</v>
+      </c>
+      <c r="I181" t="s">
+        <v>22</v>
+      </c>
+      <c r="J181" t="s">
+        <v>22</v>
+      </c>
+      <c r="K181" t="s">
+        <v>22</v>
+      </c>
+      <c r="L181" t="s">
+        <v>22</v>
+      </c>
+      <c r="M181" t="s">
+        <v>22</v>
+      </c>
+      <c r="N181" t="s">
         <v>1351</v>
       </c>
-      <c r="G181" t="s">
+      <c r="O181" t="s">
         <v>1352</v>
       </c>
-      <c r="H181" t="s">
-[...17 lines deleted...]
-      <c r="N181" t="s">
+      <c r="P181" t="s">
         <v>1353</v>
-      </c>
-[...4 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C182" t="s">
         <v>1356</v>
       </c>
-      <c r="B182" t="s">
+      <c r="D182" t="s">
         <v>1357</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
+        <v>30</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G182" t="s">
         <v>1358</v>
       </c>
-      <c r="D182" t="s">
+      <c r="H182" t="s">
+        <v>22</v>
+      </c>
+      <c r="I182" t="s">
+        <v>22</v>
+      </c>
+      <c r="J182" t="s">
+        <v>22</v>
+      </c>
+      <c r="K182" t="s">
+        <v>22</v>
+      </c>
+      <c r="L182" t="s">
+        <v>22</v>
+      </c>
+      <c r="M182" t="s">
+        <v>22</v>
+      </c>
+      <c r="N182" t="s">
         <v>1359</v>
       </c>
-      <c r="E182" t="s">
-[...2 lines deleted...]
-      <c r="F182" t="s">
+      <c r="O182" t="s">
         <v>1360</v>
       </c>
-      <c r="G182" t="s">
-[...20 lines deleted...]
-      <c r="N182" t="s">
+      <c r="P182" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C183" t="s">
         <v>1364</v>
       </c>
-      <c r="B183" t="s">
+      <c r="D183" t="s">
         <v>1365</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
+        <v>20</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G183" t="s">
         <v>1366</v>
       </c>
-      <c r="D183" t="s">
+      <c r="H183" t="s">
+        <v>22</v>
+      </c>
+      <c r="I183" t="s">
+        <v>22</v>
+      </c>
+      <c r="J183" t="s">
+        <v>22</v>
+      </c>
+      <c r="K183" t="s">
+        <v>22</v>
+      </c>
+      <c r="L183" t="s">
+        <v>22</v>
+      </c>
+      <c r="M183" t="s">
+        <v>22</v>
+      </c>
+      <c r="N183" t="s">
         <v>1367</v>
       </c>
-      <c r="E183" t="s">
-[...2 lines deleted...]
-      <c r="F183" t="s">
+      <c r="O183" t="s">
         <v>1368</v>
       </c>
-      <c r="G183" t="s">
+      <c r="P183" t="s">
         <v>1369</v>
-      </c>
-[...25 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C184" t="s">
+        <v>462</v>
+      </c>
+      <c r="D184" t="s">
+        <v>463</v>
+      </c>
+      <c r="E184" t="s">
+        <v>136</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G184" t="s">
         <v>1373</v>
       </c>
-      <c r="B184" t="s">
+      <c r="H184" t="s">
+        <v>22</v>
+      </c>
+      <c r="I184" t="s">
+        <v>22</v>
+      </c>
+      <c r="J184" t="s">
+        <v>22</v>
+      </c>
+      <c r="K184" t="s">
+        <v>22</v>
+      </c>
+      <c r="L184" t="s">
+        <v>22</v>
+      </c>
+      <c r="M184" t="s">
+        <v>22</v>
+      </c>
+      <c r="N184" t="s">
         <v>1374</v>
       </c>
-      <c r="C184" t="s">
+      <c r="O184" t="s">
         <v>1375</v>
       </c>
-      <c r="D184" t="s">
+      <c r="P184" t="s">
         <v>1376</v>
-      </c>
-[...34 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E185" t="s">
+        <v>113</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G185" t="s">
         <v>1382</v>
       </c>
-      <c r="B185" t="s">
+      <c r="H185" t="s">
+        <v>22</v>
+      </c>
+      <c r="I185" t="s">
+        <v>22</v>
+      </c>
+      <c r="J185" t="s">
+        <v>22</v>
+      </c>
+      <c r="K185" t="s">
+        <v>22</v>
+      </c>
+      <c r="L185" t="s">
+        <v>22</v>
+      </c>
+      <c r="M185" t="s">
+        <v>22</v>
+      </c>
+      <c r="N185" t="s">
         <v>1383</v>
       </c>
-      <c r="C185" t="s">
+      <c r="O185" t="s">
         <v>1384</v>
       </c>
-      <c r="D185" t="s">
+      <c r="P185" t="s">
         <v>1385</v>
-      </c>
-[...34 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
       <c r="B186" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="C186" t="s">
-        <v>861</v>
+        <v>1388</v>
       </c>
       <c r="D186" t="s">
-        <v>40</v>
+        <v>1389</v>
       </c>
       <c r="E186" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="F186" t="s">
         <v>1390</v>
       </c>
       <c r="G186" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H186" t="s">
+        <v>22</v>
+      </c>
+      <c r="I186" t="s">
+        <v>22</v>
+      </c>
+      <c r="J186" t="s">
+        <v>22</v>
+      </c>
+      <c r="K186" t="s">
+        <v>22</v>
+      </c>
+      <c r="L186" t="s">
+        <v>22</v>
+      </c>
+      <c r="M186" t="s">
+        <v>22</v>
+      </c>
+      <c r="N186" t="s">
         <v>1392</v>
       </c>
-      <c r="H186" t="s">
-[...17 lines deleted...]
-      <c r="N186" t="s">
+      <c r="O186" t="s">
+        <v>863</v>
+      </c>
+      <c r="P186" t="s">
         <v>1393</v>
-      </c>
-[...4 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C187" t="s">
         <v>1396</v>
       </c>
-      <c r="B187" t="s">
+      <c r="D187" t="s">
         <v>1397</v>
       </c>
-      <c r="C187" t="s">
+      <c r="E187" t="s">
+        <v>113</v>
+      </c>
+      <c r="F187" t="s">
         <v>1398</v>
       </c>
-      <c r="D187" t="s">
+      <c r="G187" t="s">
         <v>1399</v>
       </c>
-      <c r="E187" t="s">
-[...5 lines deleted...]
-      <c r="G187" t="s">
+      <c r="H187" t="s">
+        <v>22</v>
+      </c>
+      <c r="I187" t="s">
+        <v>22</v>
+      </c>
+      <c r="J187" t="s">
+        <v>22</v>
+      </c>
+      <c r="K187" t="s">
+        <v>22</v>
+      </c>
+      <c r="L187" t="s">
+        <v>22</v>
+      </c>
+      <c r="M187" t="s">
+        <v>22</v>
+      </c>
+      <c r="N187" t="s">
         <v>1400</v>
       </c>
-      <c r="H187" t="s">
-[...17 lines deleted...]
-      <c r="N187" t="s">
+      <c r="O187" t="s">
         <v>1401</v>
       </c>
-      <c r="O187" t="s">
+      <c r="P187" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B188" t="s">
         <v>1404</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" t="s">
         <v>1405</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>40</v>
+      </c>
+      <c r="E188" t="s">
+        <v>40</v>
+      </c>
+      <c r="F188" t="s">
+        <v>176</v>
+      </c>
+      <c r="G188" t="s">
         <v>1406</v>
       </c>
-      <c r="D188" t="s">
+      <c r="H188" t="s">
+        <v>22</v>
+      </c>
+      <c r="I188" t="s">
+        <v>22</v>
+      </c>
+      <c r="J188" t="s">
+        <v>22</v>
+      </c>
+      <c r="K188" t="s">
+        <v>22</v>
+      </c>
+      <c r="L188" t="s">
+        <v>22</v>
+      </c>
+      <c r="M188" t="s">
+        <v>22</v>
+      </c>
+      <c r="N188" t="s">
         <v>1407</v>
       </c>
-      <c r="E188" t="s">
-[...5 lines deleted...]
-      <c r="G188" t="s">
+      <c r="O188" t="s">
         <v>1408</v>
       </c>
-      <c r="H188" t="s">
-[...17 lines deleted...]
-      <c r="N188" t="s">
+      <c r="P188" t="s">
         <v>1409</v>
-      </c>
-[...4 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D189" t="s">
+        <v>113</v>
+      </c>
+      <c r="E189" t="s">
+        <v>113</v>
+      </c>
+      <c r="F189" t="s">
         <v>1412</v>
       </c>
-      <c r="B189" t="s">
+      <c r="G189" t="s">
         <v>1413</v>
       </c>
-      <c r="C189" t="s">
-[...8 lines deleted...]
-      <c r="F189" t="s">
+      <c r="H189" t="s">
+        <v>22</v>
+      </c>
+      <c r="I189" t="s">
+        <v>22</v>
+      </c>
+      <c r="J189" t="s">
+        <v>22</v>
+      </c>
+      <c r="K189" t="s">
+        <v>43</v>
+      </c>
+      <c r="L189" t="s">
+        <v>22</v>
+      </c>
+      <c r="M189" t="s">
+        <v>22</v>
+      </c>
+      <c r="N189" t="s">
         <v>1414</v>
       </c>
-      <c r="G189" t="s">
+      <c r="O189" t="s">
         <v>1415</v>
       </c>
-      <c r="H189" t="s">
-[...17 lines deleted...]
-      <c r="N189" t="s">
+      <c r="P189" t="s">
         <v>1416</v>
-      </c>
-[...4 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C190" t="s">
         <v>1419</v>
       </c>
-      <c r="B190" t="s">
+      <c r="D190" t="s">
         <v>1420</v>
       </c>
-      <c r="C190" t="s">
+      <c r="E190" t="s">
+        <v>113</v>
+      </c>
+      <c r="F190" t="s">
         <v>1421</v>
       </c>
-      <c r="D190" t="s">
+      <c r="G190" t="s">
         <v>1422</v>
       </c>
-      <c r="E190" t="s">
-[...2 lines deleted...]
-      <c r="F190" t="s">
+      <c r="H190" t="s">
+        <v>22</v>
+      </c>
+      <c r="I190" t="s">
+        <v>22</v>
+      </c>
+      <c r="J190" t="s">
+        <v>22</v>
+      </c>
+      <c r="K190" t="s">
+        <v>22</v>
+      </c>
+      <c r="L190" t="s">
+        <v>22</v>
+      </c>
+      <c r="M190" t="s">
+        <v>22</v>
+      </c>
+      <c r="N190" t="s">
         <v>1423</v>
       </c>
-      <c r="G190" t="s">
+      <c r="O190" t="s">
         <v>1424</v>
       </c>
-      <c r="H190" t="s">
-[...17 lines deleted...]
-      <c r="N190" t="s">
+      <c r="P190" t="s">
         <v>1425</v>
-      </c>
-[...4 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C191" t="s">
+        <v>536</v>
+      </c>
+      <c r="D191" t="s">
+        <v>113</v>
+      </c>
+      <c r="E191" t="s">
+        <v>113</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G191" t="s">
         <v>1428</v>
       </c>
-      <c r="B191" t="s">
+      <c r="H191" t="s">
+        <v>22</v>
+      </c>
+      <c r="I191" t="s">
+        <v>22</v>
+      </c>
+      <c r="J191" t="s">
+        <v>22</v>
+      </c>
+      <c r="K191" t="s">
+        <v>43</v>
+      </c>
+      <c r="L191" t="s">
+        <v>22</v>
+      </c>
+      <c r="M191" t="s">
+        <v>22</v>
+      </c>
+      <c r="N191" t="s">
         <v>1429</v>
       </c>
-      <c r="C191" t="s">
+      <c r="O191" t="s">
         <v>1430</v>
       </c>
-      <c r="D191" t="s">
+      <c r="P191" t="s">
         <v>1431</v>
-      </c>
-[...34 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D192" t="s">
         <v>1435</v>
       </c>
-      <c r="B192" t="s">
+      <c r="E192" t="s">
+        <v>185</v>
+      </c>
+      <c r="F192" t="s">
         <v>1436</v>
       </c>
-      <c r="C192" t="s">
+      <c r="G192" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H192" t="s">
+        <v>22</v>
+      </c>
+      <c r="I192" t="s">
+        <v>22</v>
+      </c>
+      <c r="J192" t="s">
+        <v>22</v>
+      </c>
+      <c r="K192" t="s">
+        <v>22</v>
+      </c>
+      <c r="L192" t="s">
+        <v>22</v>
+      </c>
+      <c r="M192" t="s">
+        <v>22</v>
+      </c>
+      <c r="N192" t="s">
         <v>1437</v>
       </c>
-      <c r="D192" t="s">
+      <c r="O192" t="s">
         <v>1438</v>
       </c>
-      <c r="E192" t="s">
-[...2 lines deleted...]
-      <c r="F192" t="s">
+      <c r="P192" t="s">
         <v>1439</v>
-      </c>
-[...28 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C193" t="s">
+        <v>487</v>
+      </c>
+      <c r="D193" t="s">
+        <v>488</v>
+      </c>
+      <c r="E193" t="s">
+        <v>113</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H193" t="s">
+        <v>22</v>
+      </c>
+      <c r="I193" t="s">
+        <v>22</v>
+      </c>
+      <c r="J193" t="s">
+        <v>22</v>
+      </c>
+      <c r="K193" t="s">
+        <v>22</v>
+      </c>
+      <c r="L193" t="s">
+        <v>22</v>
+      </c>
+      <c r="M193" t="s">
+        <v>22</v>
+      </c>
+      <c r="N193" t="s">
         <v>1444</v>
       </c>
-      <c r="B193" t="s">
+      <c r="O193" t="s">
         <v>1445</v>
       </c>
-      <c r="C193" t="s">
-[...8 lines deleted...]
-      <c r="F193" t="s">
+      <c r="P193" t="s">
         <v>1446</v>
-      </c>
-[...28 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B194" t="s">
+        <v>604</v>
+      </c>
+      <c r="C194" t="s">
+        <v>425</v>
+      </c>
+      <c r="D194" t="s">
+        <v>136</v>
+      </c>
+      <c r="E194" t="s">
+        <v>136</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H194" t="s">
+        <v>22</v>
+      </c>
+      <c r="I194" t="s">
+        <v>22</v>
+      </c>
+      <c r="J194" t="s">
+        <v>22</v>
+      </c>
+      <c r="K194" t="s">
+        <v>22</v>
+      </c>
+      <c r="L194" t="s">
+        <v>22</v>
+      </c>
+      <c r="M194" t="s">
+        <v>22</v>
+      </c>
+      <c r="N194" t="s">
+        <v>1450</v>
+      </c>
+      <c r="O194" t="s">
         <v>1451</v>
       </c>
-      <c r="B194" t="s">
+      <c r="P194" t="s">
         <v>1452</v>
-      </c>
-[...40 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>1460</v>
+        <v>1453</v>
       </c>
       <c r="B195" t="s">
-        <v>1461</v>
+        <v>1454</v>
       </c>
       <c r="C195" t="s">
-        <v>551</v>
+        <v>1455</v>
       </c>
       <c r="D195" t="s">
-        <v>120</v>
+        <v>1456</v>
       </c>
       <c r="E195" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F195" t="s">
-        <v>1460</v>
+        <v>1453</v>
       </c>
       <c r="G195" t="s">
-        <v>1462</v>
+        <v>193</v>
       </c>
       <c r="H195" t="s">
         <v>22</v>
       </c>
       <c r="I195" t="s">
         <v>22</v>
       </c>
       <c r="J195" t="s">
         <v>22</v>
       </c>
       <c r="K195" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L195" t="s">
         <v>22</v>
       </c>
       <c r="M195" t="s">
         <v>22</v>
       </c>
       <c r="N195" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="O195" t="s">
-        <v>1464</v>
+        <v>1458</v>
       </c>
       <c r="P195" t="s">
-        <v>1465</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>1466</v>
+        <v>1460</v>
       </c>
       <c r="B196" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="C196" t="s">
-        <v>1468</v>
+        <v>799</v>
       </c>
       <c r="D196" t="s">
-        <v>1469</v>
+        <v>136</v>
       </c>
       <c r="E196" t="s">
-        <v>192</v>
+        <v>136</v>
       </c>
       <c r="F196" t="s">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="G196" t="s">
-        <v>1471</v>
+        <v>1462</v>
       </c>
       <c r="H196" t="s">
         <v>22</v>
       </c>
       <c r="I196" t="s">
         <v>22</v>
       </c>
       <c r="J196" t="s">
         <v>22</v>
       </c>
       <c r="K196" t="s">
         <v>22</v>
       </c>
       <c r="L196" t="s">
         <v>22</v>
       </c>
       <c r="M196" t="s">
         <v>22</v>
       </c>
       <c r="N196" t="s">
-        <v>1472</v>
+        <v>1463</v>
       </c>
       <c r="O196" t="s">
-        <v>1473</v>
+        <v>1464</v>
       </c>
       <c r="P196" t="s">
-        <v>1474</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>1475</v>
+        <v>1466</v>
       </c>
       <c r="B197" t="s">
-        <v>1476</v>
+        <v>1467</v>
       </c>
       <c r="C197" t="s">
-        <v>501</v>
+        <v>1468</v>
       </c>
       <c r="D197" t="s">
-        <v>502</v>
+        <v>1469</v>
       </c>
       <c r="E197" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="F197" t="s">
-        <v>1477</v>
+        <v>464</v>
       </c>
       <c r="G197" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
       <c r="H197" t="s">
         <v>22</v>
       </c>
       <c r="I197" t="s">
         <v>22</v>
       </c>
       <c r="J197" t="s">
         <v>22</v>
       </c>
       <c r="K197" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L197" t="s">
         <v>22</v>
       </c>
       <c r="M197" t="s">
         <v>22</v>
       </c>
       <c r="N197" t="s">
-        <v>1479</v>
+        <v>1471</v>
       </c>
       <c r="O197" t="s">
-        <v>1480</v>
+        <v>467</v>
       </c>
       <c r="P197" t="s">
-        <v>1481</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>1482</v>
+        <v>1473</v>
       </c>
       <c r="B198" t="s">
-        <v>628</v>
+        <v>1474</v>
       </c>
       <c r="C198" t="s">
-        <v>432</v>
+        <v>49</v>
       </c>
       <c r="D198" t="s">
-        <v>143</v>
+        <v>50</v>
       </c>
       <c r="E198" t="s">
-        <v>143</v>
+        <v>50</v>
       </c>
       <c r="F198" t="s">
-        <v>1483</v>
+        <v>1475</v>
       </c>
       <c r="G198" t="s">
-        <v>1484</v>
+        <v>706</v>
       </c>
       <c r="H198" t="s">
         <v>22</v>
       </c>
       <c r="I198" t="s">
         <v>22</v>
       </c>
       <c r="J198" t="s">
         <v>22</v>
       </c>
       <c r="K198" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="L198" t="s">
         <v>22</v>
       </c>
       <c r="M198" t="s">
         <v>22</v>
       </c>
       <c r="N198" t="s">
-        <v>1485</v>
+        <v>1476</v>
       </c>
       <c r="O198" t="s">
-        <v>1486</v>
+        <v>1477</v>
       </c>
       <c r="P198" t="s">
-        <v>1487</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>1488</v>
+        <v>1479</v>
       </c>
       <c r="B199" t="s">
-        <v>1489</v>
+        <v>1480</v>
       </c>
       <c r="C199" t="s">
-        <v>1490</v>
+        <v>1481</v>
       </c>
       <c r="D199" t="s">
-        <v>1491</v>
+        <v>1482</v>
       </c>
       <c r="E199" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F199" t="s">
-        <v>1488</v>
+        <v>1483</v>
       </c>
       <c r="G199" t="s">
-        <v>1492</v>
+        <v>1484</v>
       </c>
       <c r="H199" t="s">
         <v>22</v>
       </c>
       <c r="I199" t="s">
         <v>22</v>
       </c>
       <c r="J199" t="s">
         <v>22</v>
       </c>
       <c r="K199" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L199" t="s">
         <v>22</v>
       </c>
       <c r="M199" t="s">
         <v>22</v>
       </c>
       <c r="N199" t="s">
-        <v>1493</v>
+        <v>1485</v>
       </c>
       <c r="O199" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
       <c r="P199" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
       <c r="B200" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="C200" t="s">
-        <v>813</v>
+        <v>1405</v>
       </c>
       <c r="D200" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="E200" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="F200" t="s">
-        <v>1496</v>
+        <v>1490</v>
       </c>
       <c r="G200" t="s">
-        <v>1498</v>
+        <v>1491</v>
       </c>
       <c r="H200" t="s">
         <v>22</v>
       </c>
       <c r="I200" t="s">
         <v>22</v>
       </c>
       <c r="J200" t="s">
         <v>22</v>
       </c>
       <c r="K200" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="L200" t="s">
         <v>22</v>
       </c>
       <c r="M200" t="s">
         <v>22</v>
       </c>
       <c r="N200" t="s">
-        <v>1499</v>
+        <v>1492</v>
       </c>
       <c r="O200" t="s">
-        <v>1500</v>
+        <v>1493</v>
       </c>
       <c r="P200" t="s">
-        <v>1501</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="B201" t="s">
-        <v>1503</v>
+        <v>1496</v>
       </c>
       <c r="C201" t="s">
-        <v>1071</v>
+        <v>432</v>
       </c>
       <c r="D201" t="s">
-        <v>1072</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="F201" t="s">
-        <v>1504</v>
+        <v>1497</v>
       </c>
       <c r="G201" t="s">
-        <v>200</v>
+        <v>1498</v>
       </c>
       <c r="H201" t="s">
         <v>22</v>
       </c>
       <c r="I201" t="s">
         <v>22</v>
       </c>
       <c r="J201" t="s">
         <v>22</v>
       </c>
       <c r="K201" t="s">
         <v>22</v>
       </c>
       <c r="L201" t="s">
         <v>22</v>
       </c>
       <c r="M201" t="s">
         <v>22</v>
       </c>
       <c r="N201" t="s">
-        <v>1505</v>
+        <v>1499</v>
       </c>
       <c r="O201" t="s">
-        <v>1506</v>
+        <v>1500</v>
       </c>
       <c r="P201" t="s">
-        <v>1507</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>1508</v>
+        <v>1502</v>
       </c>
       <c r="B202" t="s">
-        <v>1509</v>
+        <v>1503</v>
       </c>
       <c r="C202" t="s">
-        <v>1510</v>
+        <v>112</v>
       </c>
       <c r="D202" t="s">
-        <v>567</v>
+        <v>113</v>
       </c>
       <c r="E202" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F202" t="s">
-        <v>1511</v>
+        <v>1502</v>
       </c>
       <c r="G202" t="s">
-        <v>1512</v>
+        <v>1504</v>
       </c>
       <c r="H202" t="s">
         <v>22</v>
       </c>
       <c r="I202" t="s">
         <v>22</v>
       </c>
       <c r="J202" t="s">
         <v>22</v>
       </c>
       <c r="K202" t="s">
         <v>22</v>
       </c>
       <c r="L202" t="s">
         <v>22</v>
       </c>
       <c r="M202" t="s">
         <v>22</v>
       </c>
       <c r="N202" t="s">
-        <v>1513</v>
+        <v>1505</v>
       </c>
       <c r="O202" t="s">
-        <v>1514</v>
+        <v>1506</v>
       </c>
       <c r="P202" t="s">
-        <v>1515</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>1516</v>
+        <v>1508</v>
       </c>
       <c r="B203" t="s">
-        <v>1517</v>
+        <v>1509</v>
       </c>
       <c r="C203" t="s">
-        <v>167</v>
+        <v>1510</v>
       </c>
       <c r="D203" t="s">
-        <v>120</v>
+        <v>1511</v>
       </c>
       <c r="E203" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="F203" t="s">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="G203" t="s">
-        <v>1519</v>
+        <v>202</v>
       </c>
       <c r="H203" t="s">
         <v>22</v>
       </c>
       <c r="I203" t="s">
         <v>22</v>
       </c>
       <c r="J203" t="s">
         <v>22</v>
       </c>
       <c r="K203" t="s">
         <v>22</v>
       </c>
       <c r="L203" t="s">
         <v>22</v>
       </c>
       <c r="M203" t="s">
         <v>22</v>
       </c>
       <c r="N203" t="s">
-        <v>1520</v>
+        <v>1513</v>
       </c>
       <c r="O203" t="s">
-        <v>1521</v>
+        <v>1514</v>
       </c>
       <c r="P203" t="s">
-        <v>1522</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="B204" t="s">
-        <v>1524</v>
+        <v>1517</v>
       </c>
       <c r="C204" t="s">
-        <v>446</v>
+        <v>1180</v>
       </c>
       <c r="D204" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="E204" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="F204" t="s">
-        <v>1525</v>
+        <v>1516</v>
       </c>
       <c r="G204" t="s">
-        <v>1526</v>
+        <v>1518</v>
       </c>
       <c r="H204" t="s">
         <v>22</v>
       </c>
       <c r="I204" t="s">
         <v>22</v>
       </c>
       <c r="J204" t="s">
         <v>22</v>
       </c>
       <c r="K204" t="s">
         <v>22</v>
       </c>
       <c r="L204" t="s">
         <v>22</v>
       </c>
       <c r="M204" t="s">
         <v>22</v>
       </c>
       <c r="N204" t="s">
-        <v>1527</v>
+        <v>1519</v>
       </c>
       <c r="O204" t="s">
-        <v>1528</v>
+        <v>1520</v>
       </c>
       <c r="P204" t="s">
-        <v>1529</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E205" t="s">
+        <v>20</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H205" t="s">
+        <v>22</v>
+      </c>
+      <c r="I205" t="s">
+        <v>22</v>
+      </c>
+      <c r="J205" t="s">
+        <v>22</v>
+      </c>
+      <c r="K205" t="s">
+        <v>22</v>
+      </c>
+      <c r="L205" t="s">
+        <v>22</v>
+      </c>
+      <c r="M205" t="s">
+        <v>22</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1528</v>
+      </c>
+      <c r="O205" t="s">
+        <v>1529</v>
+      </c>
+      <c r="P205" t="s">
         <v>1530</v>
-      </c>
-[...43 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C206" t="s">
+        <v>680</v>
+      </c>
+      <c r="D206" t="s">
+        <v>681</v>
+      </c>
+      <c r="E206" t="s">
+        <v>58</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H206" t="s">
+        <v>22</v>
+      </c>
+      <c r="I206" t="s">
+        <v>22</v>
+      </c>
+      <c r="J206" t="s">
+        <v>22</v>
+      </c>
+      <c r="K206" t="s">
+        <v>22</v>
+      </c>
+      <c r="L206" t="s">
+        <v>22</v>
+      </c>
+      <c r="M206" t="s">
+        <v>22</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1535</v>
+      </c>
+      <c r="O206" t="s">
         <v>1536</v>
       </c>
-      <c r="B206" t="s">
+      <c r="P206" t="s">
         <v>1537</v>
-      </c>
-[...40 lines deleted...]
-        <v>1543</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D207" t="s">
+        <v>113</v>
+      </c>
+      <c r="E207" t="s">
+        <v>113</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1538</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H207" t="s">
+        <v>22</v>
+      </c>
+      <c r="I207" t="s">
+        <v>22</v>
+      </c>
+      <c r="J207" t="s">
+        <v>22</v>
+      </c>
+      <c r="K207" t="s">
+        <v>22</v>
+      </c>
+      <c r="L207" t="s">
+        <v>22</v>
+      </c>
+      <c r="M207" t="s">
+        <v>22</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1542</v>
+      </c>
+      <c r="O207" t="s">
+        <v>1543</v>
+      </c>
+      <c r="P207" t="s">
         <v>1544</v>
-      </c>
-[...43 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="B208" t="s">
-        <v>1551</v>
+        <v>1546</v>
       </c>
       <c r="C208" t="s">
-        <v>1552</v>
+        <v>1169</v>
       </c>
       <c r="D208" t="s">
-        <v>1553</v>
+        <v>113</v>
       </c>
       <c r="E208" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="F208" t="s">
-        <v>1554</v>
+        <v>1545</v>
       </c>
       <c r="G208" t="s">
-        <v>1555</v>
+        <v>84</v>
       </c>
       <c r="H208" t="s">
         <v>22</v>
       </c>
       <c r="I208" t="s">
         <v>22</v>
       </c>
       <c r="J208" t="s">
         <v>22</v>
       </c>
       <c r="K208" t="s">
         <v>22</v>
       </c>
       <c r="L208" t="s">
         <v>22</v>
       </c>
       <c r="M208" t="s">
         <v>22</v>
       </c>
       <c r="N208" t="s">
-        <v>1556</v>
+        <v>1547</v>
       </c>
       <c r="O208" t="s">
-        <v>1557</v>
+        <v>1548</v>
       </c>
       <c r="P208" t="s">
-        <v>1558</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>1559</v>
+        <v>1550</v>
       </c>
       <c r="B209" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
       <c r="C209" t="s">
-        <v>702</v>
+        <v>805</v>
       </c>
       <c r="D209" t="s">
-        <v>703</v>
+        <v>58</v>
       </c>
       <c r="E209" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F209" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="G209" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="H209" t="s">
         <v>22</v>
       </c>
       <c r="I209" t="s">
         <v>22</v>
       </c>
       <c r="J209" t="s">
         <v>22</v>
       </c>
       <c r="K209" t="s">
         <v>22</v>
       </c>
       <c r="L209" t="s">
         <v>22</v>
       </c>
       <c r="M209" t="s">
         <v>22</v>
       </c>
       <c r="N209" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
       <c r="O209" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="P209" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="B210" t="s">
-        <v>1567</v>
+        <v>1558</v>
       </c>
       <c r="C210" t="s">
-        <v>1568</v>
+        <v>57</v>
       </c>
       <c r="D210" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="E210" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="F210" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="G210" t="s">
-        <v>1569</v>
+        <v>706</v>
       </c>
       <c r="H210" t="s">
         <v>22</v>
       </c>
       <c r="I210" t="s">
         <v>22</v>
       </c>
       <c r="J210" t="s">
         <v>22</v>
       </c>
       <c r="K210" t="s">
         <v>22</v>
       </c>
       <c r="L210" t="s">
         <v>22</v>
       </c>
       <c r="M210" t="s">
         <v>22</v>
       </c>
       <c r="N210" t="s">
-        <v>1570</v>
+        <v>1559</v>
       </c>
       <c r="O210" t="s">
-        <v>1571</v>
+        <v>1560</v>
       </c>
       <c r="P210" t="s">
-        <v>1572</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>1573</v>
+        <v>1562</v>
       </c>
       <c r="B211" t="s">
-        <v>1574</v>
+        <v>1563</v>
       </c>
       <c r="C211" t="s">
-        <v>1198</v>
+        <v>1564</v>
       </c>
       <c r="D211" t="s">
-        <v>120</v>
+        <v>1565</v>
       </c>
       <c r="E211" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="F211" t="s">
-        <v>1573</v>
+        <v>1562</v>
       </c>
       <c r="G211" t="s">
-        <v>91</v>
+        <v>1462</v>
       </c>
       <c r="H211" t="s">
         <v>22</v>
       </c>
       <c r="I211" t="s">
         <v>22</v>
       </c>
       <c r="J211" t="s">
         <v>22</v>
       </c>
       <c r="K211" t="s">
         <v>22</v>
       </c>
       <c r="L211" t="s">
         <v>22</v>
       </c>
       <c r="M211" t="s">
         <v>22</v>
       </c>
       <c r="N211" t="s">
-        <v>1575</v>
+        <v>1566</v>
       </c>
       <c r="O211" t="s">
-        <v>1576</v>
+        <v>1567</v>
       </c>
       <c r="P211" t="s">
-        <v>1577</v>
-[...199 lines deleted...]
-        <v>1600</v>
+        <v>1568</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="P2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
-[...178 lines deleted...]
-    <hyperlink ref="P215" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="P5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="P6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="P7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="P8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="P9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="P10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="P11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="P12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="P13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="P14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="P17" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="P18" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="P19" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="P20" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="P21" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="P22" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="P23" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="P24" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="P25" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="P26" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="P27" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="P28" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="P29" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="P30" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="P31" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="P32" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="P33" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="P34" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="P35" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="P36" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="P37" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="P38" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="P39" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="P40" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="P41" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="P42" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="P43" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="P44" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="P45" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="P46" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="P48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="P49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="P50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="P51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="P52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="P53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="P54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="P55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="P56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="P57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="P58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="P59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="P60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="P61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="P62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="P63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="P64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="P65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="P67" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="P68" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="P69" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="P70" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="P71" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="P72" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="P74" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="P76" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="P77" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="P78" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="P80" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="P81" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="P82" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="P83" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="P84" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="P85" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="P86" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="P87" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="P88" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="P89" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="P90" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="P91" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="P92" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="P93" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="P95" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="P96" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="P97" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="P98" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="P99" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="P100" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="P101" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="P102" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="P103" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="P104" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="P105" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="P106" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="P107" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="P108" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="P109" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="P110" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="P111" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="P112" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="P114" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="P115" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="P116" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="P117" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="P118" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="P119" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="P120" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="P121" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="P122" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="P124" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="P125" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="P126" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="P127" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="P128" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="P129" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="P130" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="P131" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="P132" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="P133" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="P134" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="P135" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="P136" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="P137" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="P138" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="P140" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="P141" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="P142" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="P143" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="P144" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="P145" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="P146" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="P147" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="P148" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="P149" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="P150" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="P151" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="P152" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="P153" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="P154" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="P155" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="P156" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="P157" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="P158" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="P159" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="P160" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="P161" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="P162" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="P163" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="P164" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="P165" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="P166" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="P167" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="P168" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="P169" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="P170" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="P172" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="P174" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="P176" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="P177" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="P179" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="P180" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="P181" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="P182" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="P184" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="P185" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="P186" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="P188" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="P189" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="P190" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="P191" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="P192" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="P193" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="P194" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="P195" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="P196" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="P197" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="P198" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="P199" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="P200" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="P201" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="P202" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="P203" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="P204" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="P206" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="P207" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="P208" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="P209" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="P210" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="P211" r:id="rId_hyperlink_192"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>